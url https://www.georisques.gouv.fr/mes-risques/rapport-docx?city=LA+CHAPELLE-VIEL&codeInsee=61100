--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427954718" name="Picture">
+                  <wp:docPr id="350858733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427954718" name="Picture"/>
+                          <pic:cNvPr id="350858733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104747216" name="Picture">
+                  <wp:docPr id="2012639615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104747216" name="Picture"/>
+                          <pic:cNvPr id="2012639615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389144042" name="Picture">
+                        <wp:docPr id="472387773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389144042" name="Picture"/>
+                                <pic:cNvPr id="472387773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555630041" name="Picture">
+                  <wp:docPr id="124316347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555630041" name="Picture"/>
+                          <pic:cNvPr id="124316347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984320986" name="Picture">
+                  <wp:docPr id="1182865868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984320986" name="Picture"/>
+                          <pic:cNvPr id="1182865868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050623009" name="Picture">
+                  <wp:docPr id="1882469342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050623009" name="Picture"/>
+                          <pic:cNvPr id="1882469342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462349495" name="Picture">
+                  <wp:docPr id="1498450432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462349495" name="Picture"/>
+                          <pic:cNvPr id="1498450432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501371005" name="Picture">
+                  <wp:docPr id="863654141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501371005" name="Picture"/>
+                          <pic:cNvPr id="863654141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933768684" name="Picture">
+                        <wp:docPr id="698715592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933768684" name="Picture"/>
+                                <pic:cNvPr id="698715592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011195033" name="Picture">
+                        <wp:docPr id="1236245711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011195033" name="Picture"/>
+                                <pic:cNvPr id="1236245711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118005607" name="Picture">
+                        <wp:docPr id="1016967868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118005607" name="Picture"/>
+                                <pic:cNvPr id="1016967868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234283777" name="Picture">
+                        <wp:docPr id="801520897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234283777" name="Picture"/>
+                                <pic:cNvPr id="801520897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938885456" name="Picture">
+                        <wp:docPr id="1253096783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938885456" name="Picture"/>
+                                <pic:cNvPr id="1253096783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078202746" name="Picture">
+                        <wp:docPr id="1360184845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078202746" name="Picture"/>
+                                <pic:cNvPr id="1360184845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741053301" name="Picture">
+                        <wp:docPr id="1294241530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741053301" name="Picture"/>
+                                <pic:cNvPr id="1294241530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858045222" name="Picture">
+                        <wp:docPr id="437298109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858045222" name="Picture"/>
+                                <pic:cNvPr id="437298109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584673486" name="Picture">
+                        <wp:docPr id="549672798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584673486" name="Picture"/>
+                                <pic:cNvPr id="549672798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375597055" name="Picture">
+                        <wp:docPr id="1513336108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375597055" name="Picture"/>
+                                <pic:cNvPr id="1513336108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378394898" name="Picture">
+                        <wp:docPr id="1998036156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378394898" name="Picture"/>
+                                <pic:cNvPr id="1998036156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030894779" name="Picture">
+                        <wp:docPr id="1484838483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030894779" name="Picture"/>
+                                <pic:cNvPr id="1484838483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951299965" name="Picture">
+                        <wp:docPr id="1252284859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951299965" name="Picture"/>
+                                <pic:cNvPr id="1252284859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126450128" name="Picture">
+                        <wp:docPr id="1251000728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126450128" name="Picture"/>
+                                <pic:cNvPr id="1251000728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797774256" name="Picture">
+                        <wp:docPr id="481382522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797774256" name="Picture"/>
+                                <pic:cNvPr id="481382522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225415053" name="Picture">
+                  <wp:docPr id="2048817213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225415053" name="Picture"/>
+                          <pic:cNvPr id="2048817213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966060404" name="Picture">
+                  <wp:docPr id="84517310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966060404" name="Picture"/>
+                          <pic:cNvPr id="84517310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219441980" name="Picture">
+                  <wp:docPr id="602917044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219441980" name="Picture"/>
+                          <pic:cNvPr id="602917044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098211287" name="Picture">
+                  <wp:docPr id="855597481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098211287" name="Picture"/>
+                          <pic:cNvPr id="855597481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252765792" name="Picture">
+                  <wp:docPr id="641407733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252765792" name="Picture"/>
+                          <pic:cNvPr id="641407733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612917808" name="Picture">
+                  <wp:docPr id="233983240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612917808" name="Picture"/>
+                          <pic:cNvPr id="233983240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231766095" name="Picture">
+                        <wp:docPr id="119135636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231766095" name="Picture"/>
+                                <pic:cNvPr id="119135636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424230682" name="Picture">
+                  <wp:docPr id="876718988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424230682" name="Picture"/>
+                          <pic:cNvPr id="876718988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591378435" name="Picture">
+                  <wp:docPr id="353066771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591378435" name="Picture"/>
+                          <pic:cNvPr id="353066771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765705771" name="Picture">
+                  <wp:docPr id="1547158875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765705771" name="Picture"/>
+                          <pic:cNvPr id="1547158875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878053080" name="Picture">
+                  <wp:docPr id="1303868877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878053080" name="Picture"/>
+                          <pic:cNvPr id="1303868877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556816322" name="Picture">
+                  <wp:docPr id="1206159666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556816322" name="Picture"/>
+                          <pic:cNvPr id="1206159666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873348261" name="Picture">
+                  <wp:docPr id="317504106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873348261" name="Picture"/>
+                          <pic:cNvPr id="317504106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847183868" name="Picture">
+                        <wp:docPr id="2096032310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847183868" name="Picture"/>
+                                <pic:cNvPr id="2096032310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684284862" name="Picture">
+                  <wp:docPr id="1137568130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684284862" name="Picture"/>
+                          <pic:cNvPr id="1137568130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970181610" name="Picture">
+                  <wp:docPr id="12178847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970181610" name="Picture"/>
+                          <pic:cNvPr id="12178847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342521778" name="Picture">
+                  <wp:docPr id="402173773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342521778" name="Picture"/>
+                          <pic:cNvPr id="402173773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556078636" name="Picture">
+                  <wp:docPr id="1935406947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556078636" name="Picture"/>
+                          <pic:cNvPr id="1935406947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913511486" name="Picture">
+                  <wp:docPr id="605636773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913511486" name="Picture"/>
+                          <pic:cNvPr id="605636773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582243584" name="Picture">
+                  <wp:docPr id="1472896100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582243584" name="Picture"/>
+                          <pic:cNvPr id="1472896100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712851914" name="Picture">
+                        <wp:docPr id="711920714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712851914" name="Picture"/>
+                                <pic:cNvPr id="711920714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211215406" name="Picture">
+                  <wp:docPr id="2103781275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211215406" name="Picture"/>
+                          <pic:cNvPr id="2103781275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671525893" name="Picture">
+                  <wp:docPr id="1726960535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671525893" name="Picture"/>
+                          <pic:cNvPr id="1726960535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756748766" name="Picture">
+                  <wp:docPr id="875564636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756748766" name="Picture"/>
+                          <pic:cNvPr id="875564636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489826960" name="Picture">
+                  <wp:docPr id="681920153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489826960" name="Picture"/>
+                          <pic:cNvPr id="681920153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161239816" name="Picture">
+                  <wp:docPr id="885705713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161239816" name="Picture"/>
+                          <pic:cNvPr id="885705713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60441947" name="Picture">
+                  <wp:docPr id="12349914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60441947" name="Picture"/>
+                          <pic:cNvPr id="12349914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283488706" name="Picture">
+                  <wp:docPr id="599961147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283488706" name="Picture"/>
+                          <pic:cNvPr id="599961147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436038869" name="Picture">
+                  <wp:docPr id="1297450317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436038869" name="Picture"/>
+                          <pic:cNvPr id="1297450317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081107712" name="Picture">
+                  <wp:docPr id="1408125712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081107712" name="Picture"/>
+                          <pic:cNvPr id="1408125712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569475660" name="Picture">
+                        <wp:docPr id="480928766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569475660" name="Picture"/>
+                                <pic:cNvPr id="480928766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513243800" name="Picture">
+                  <wp:docPr id="1035799984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513243800" name="Picture"/>
+                          <pic:cNvPr id="1035799984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701161615" name="Picture">
+                  <wp:docPr id="157798241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701161615" name="Picture"/>
+                          <pic:cNvPr id="157798241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108446542" name="Picture">
+                  <wp:docPr id="1687650876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108446542" name="Picture"/>
+                          <pic:cNvPr id="1687650876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518839561" name="Picture">
+                  <wp:docPr id="1467011294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518839561" name="Picture"/>
+                          <pic:cNvPr id="1467011294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961850639" name="Picture">
+                  <wp:docPr id="1094663286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961850639" name="Picture"/>
+                          <pic:cNvPr id="1094663286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871311283" name="Picture">
+                  <wp:docPr id="1622310312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871311283" name="Picture"/>
+                          <pic:cNvPr id="1622310312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405615051" name="Picture">
+                        <wp:docPr id="648118594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405615051" name="Picture"/>
+                                <pic:cNvPr id="648118594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544848216" name="Picture">
+                  <wp:docPr id="408680904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544848216" name="Picture"/>
+                          <pic:cNvPr id="408680904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551008259" name="Picture">
+                  <wp:docPr id="74976538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551008259" name="Picture"/>
+                          <pic:cNvPr id="74976538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659568917" name="Picture">
+                  <wp:docPr id="1946959515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659568917" name="Picture"/>
+                          <pic:cNvPr id="1946959515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47987,57 +47987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852306116" name="Picture">
+                  <wp:docPr id="913895036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852306116" name="Picture"/>
+                          <pic:cNvPr id="913895036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48058,57 +48058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944930475" name="Picture">
+                  <wp:docPr id="1923888500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944930475" name="Picture"/>
+                          <pic:cNvPr id="1923888500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48472,57 +48472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227099752" name="Picture">
+                  <wp:docPr id="1740711260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227099752" name="Picture"/>
+                          <pic:cNvPr id="1740711260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>