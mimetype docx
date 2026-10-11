--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857601423" name="Picture">
+                  <wp:docPr id="238017978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857601423" name="Picture"/>
+                          <pic:cNvPr id="238017978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136360569" name="Picture">
+                  <wp:docPr id="1075001380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136360569" name="Picture"/>
+                          <pic:cNvPr id="1075001380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264652508" name="Picture">
+                        <wp:docPr id="1705581508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264652508" name="Picture"/>
+                                <pic:cNvPr id="1705581508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266538293" name="Picture">
+                  <wp:docPr id="74086383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266538293" name="Picture"/>
+                          <pic:cNvPr id="74086383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410378039" name="Picture">
+                  <wp:docPr id="101419062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410378039" name="Picture"/>
+                          <pic:cNvPr id="101419062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195066391" name="Picture">
+                  <wp:docPr id="2060016202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195066391" name="Picture"/>
+                          <pic:cNvPr id="2060016202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70525846" name="Picture">
+                  <wp:docPr id="1012024788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70525846" name="Picture"/>
+                          <pic:cNvPr id="1012024788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223167844" name="Picture">
+                  <wp:docPr id="1684677017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223167844" name="Picture"/>
+                          <pic:cNvPr id="1684677017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691282128" name="Picture">
+                        <wp:docPr id="319915367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691282128" name="Picture"/>
+                                <pic:cNvPr id="319915367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324819357" name="Picture">
+                        <wp:docPr id="455952183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324819357" name="Picture"/>
+                                <pic:cNvPr id="455952183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147134639" name="Picture">
+                        <wp:docPr id="660031565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147134639" name="Picture"/>
+                                <pic:cNvPr id="660031565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755662104" name="Picture">
+                        <wp:docPr id="2086477081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755662104" name="Picture"/>
+                                <pic:cNvPr id="2086477081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347263669" name="Picture">
+                        <wp:docPr id="320827950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347263669" name="Picture"/>
+                                <pic:cNvPr id="320827950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945095778" name="Picture">
+                        <wp:docPr id="380734725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945095778" name="Picture"/>
+                                <pic:cNvPr id="380734725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185799419" name="Picture">
+                        <wp:docPr id="595987548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185799419" name="Picture"/>
+                                <pic:cNvPr id="595987548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839922505" name="Picture">
+                        <wp:docPr id="603483819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839922505" name="Picture"/>
+                                <pic:cNvPr id="603483819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450392857" name="Picture">
+                        <wp:docPr id="51583826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450392857" name="Picture"/>
+                                <pic:cNvPr id="51583826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257677225" name="Picture">
+                        <wp:docPr id="1780022773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257677225" name="Picture"/>
+                                <pic:cNvPr id="1780022773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773037785" name="Picture">
+                        <wp:docPr id="16678897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773037785" name="Picture"/>
+                                <pic:cNvPr id="16678897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189434477" name="Picture">
+                        <wp:docPr id="1457034064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189434477" name="Picture"/>
+                                <pic:cNvPr id="1457034064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875067733" name="Picture">
+                        <wp:docPr id="1764470122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875067733" name="Picture"/>
+                                <pic:cNvPr id="1764470122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49161380" name="Picture">
+                        <wp:docPr id="1537525721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49161380" name="Picture"/>
+                                <pic:cNvPr id="1537525721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825549573" name="Picture">
+                        <wp:docPr id="468960435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825549573" name="Picture"/>
+                                <pic:cNvPr id="468960435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353397993" name="Picture">
+                  <wp:docPr id="1072361932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353397993" name="Picture"/>
+                          <pic:cNvPr id="1072361932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715645443" name="Picture">
+                  <wp:docPr id="616896736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715645443" name="Picture"/>
+                          <pic:cNvPr id="616896736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840981220" name="Picture">
+                  <wp:docPr id="1773541709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840981220" name="Picture"/>
+                          <pic:cNvPr id="1773541709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495429625" name="Picture">
+                  <wp:docPr id="835854922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495429625" name="Picture"/>
+                          <pic:cNvPr id="835854922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422826077" name="Picture">
+                  <wp:docPr id="223776853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422826077" name="Picture"/>
+                          <pic:cNvPr id="223776853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973805221" name="Picture">
+                  <wp:docPr id="406868999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973805221" name="Picture"/>
+                          <pic:cNvPr id="406868999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481313790" name="Picture">
+                        <wp:docPr id="1181595200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481313790" name="Picture"/>
+                                <pic:cNvPr id="1181595200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448746929" name="Picture">
+                  <wp:docPr id="148618117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448746929" name="Picture"/>
+                          <pic:cNvPr id="148618117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371685222" name="Picture">
+                  <wp:docPr id="936251772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371685222" name="Picture"/>
+                          <pic:cNvPr id="936251772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332958995" name="Picture">
+                  <wp:docPr id="481980019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332958995" name="Picture"/>
+                          <pic:cNvPr id="481980019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447915970" name="Picture">
+                  <wp:docPr id="1794385179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447915970" name="Picture"/>
+                          <pic:cNvPr id="1794385179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447403324" name="Picture">
+                  <wp:docPr id="142973966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447403324" name="Picture"/>
+                          <pic:cNvPr id="142973966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993118518" name="Picture">
+                  <wp:docPr id="515075863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993118518" name="Picture"/>
+                          <pic:cNvPr id="515075863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850632827" name="Picture">
+                        <wp:docPr id="1663689964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850632827" name="Picture"/>
+                                <pic:cNvPr id="1663689964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63206776" name="Picture">
+                        <wp:docPr id="323932507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63206776" name="Picture"/>
+                                <pic:cNvPr id="323932507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744209667" name="Picture">
+                  <wp:docPr id="1072449882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744209667" name="Picture"/>
+                          <pic:cNvPr id="1072449882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605734858" name="Picture">
+                  <wp:docPr id="1462008241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605734858" name="Picture"/>
+                          <pic:cNvPr id="1462008241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421965228" name="Picture">
+                  <wp:docPr id="577110036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421965228" name="Picture"/>
+                          <pic:cNvPr id="577110036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698497076" name="Picture">
+                  <wp:docPr id="94578527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698497076" name="Picture"/>
+                          <pic:cNvPr id="94578527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716788306" name="Picture">
+                  <wp:docPr id="1284039850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716788306" name="Picture"/>
+                          <pic:cNvPr id="1284039850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591656598" name="Picture">
+                  <wp:docPr id="2078054290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591656598" name="Picture"/>
+                          <pic:cNvPr id="2078054290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169383897" name="Picture">
+                        <wp:docPr id="79604375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169383897" name="Picture"/>
+                                <pic:cNvPr id="79604375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038539470" name="Picture">
+                  <wp:docPr id="269451092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038539470" name="Picture"/>
+                          <pic:cNvPr id="269451092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349288358" name="Picture">
+                  <wp:docPr id="1237230271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349288358" name="Picture"/>
+                          <pic:cNvPr id="1237230271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876438086" name="Picture">
+                  <wp:docPr id="1052096988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876438086" name="Picture"/>
+                          <pic:cNvPr id="1052096988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329609614" name="Picture">
+                  <wp:docPr id="560955147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329609614" name="Picture"/>
+                          <pic:cNvPr id="560955147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001503342" name="Picture">
+                  <wp:docPr id="308566949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001503342" name="Picture"/>
+                          <pic:cNvPr id="308566949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898796213" name="Picture">
+                  <wp:docPr id="1059009402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898796213" name="Picture"/>
+                          <pic:cNvPr id="1059009402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782468735" name="Picture">
+                        <wp:docPr id="1189702796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782468735" name="Picture"/>
+                                <pic:cNvPr id="1189702796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38952,57 +38952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500993190" name="Picture">
+                  <wp:docPr id="947384596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500993190" name="Picture"/>
+                          <pic:cNvPr id="947384596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39041,57 +39041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280299483" name="Picture">
+                  <wp:docPr id="49732658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280299483" name="Picture"/>
+                          <pic:cNvPr id="49732658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39685,57 +39685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135266330" name="Picture">
+                  <wp:docPr id="259415532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135266330" name="Picture"/>
+                          <pic:cNvPr id="259415532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402263451" name="Picture">
+                  <wp:docPr id="1403081027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402263451" name="Picture"/>
+                          <pic:cNvPr id="1403081027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40786,57 +40786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028522317" name="Picture">
+                  <wp:docPr id="50701580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028522317" name="Picture"/>
+                          <pic:cNvPr id="50701580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42163,57 +42163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628238122" name="Picture">
+                  <wp:docPr id="1557778845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628238122" name="Picture"/>
+                          <pic:cNvPr id="1557778845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43306,57 +43306,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467213010" name="Picture">
+                        <wp:docPr id="105641737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467213010" name="Picture"/>
+                                <pic:cNvPr id="105641737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44527,57 +44527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500837666" name="Picture">
+                  <wp:docPr id="336366436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500837666" name="Picture"/>
+                          <pic:cNvPr id="336366436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44598,57 +44598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164287400" name="Picture">
+                  <wp:docPr id="937660272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164287400" name="Picture"/>
+                          <pic:cNvPr id="937660272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45012,57 +45012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956997897" name="Picture">
+                  <wp:docPr id="833580198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956997897" name="Picture"/>
+                          <pic:cNvPr id="833580198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>