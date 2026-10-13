--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754461788" name="Picture">
+                  <wp:docPr id="1176598030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754461788" name="Picture"/>
+                          <pic:cNvPr id="1176598030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114808503" name="Picture">
+                  <wp:docPr id="1422290844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114808503" name="Picture"/>
+                          <pic:cNvPr id="1422290844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322119856" name="Picture">
+                        <wp:docPr id="230775655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322119856" name="Picture"/>
+                                <pic:cNvPr id="230775655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446200906" name="Picture">
+                  <wp:docPr id="1324720652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446200906" name="Picture"/>
+                          <pic:cNvPr id="1324720652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994322336" name="Picture">
+                  <wp:docPr id="1574965721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994322336" name="Picture"/>
+                          <pic:cNvPr id="1574965721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600530651" name="Picture">
+                  <wp:docPr id="1798994431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600530651" name="Picture"/>
+                          <pic:cNvPr id="1798994431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879508464" name="Picture">
+                  <wp:docPr id="829042751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879508464" name="Picture"/>
+                          <pic:cNvPr id="829042751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108327713" name="Picture">
+                  <wp:docPr id="38985156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108327713" name="Picture"/>
+                          <pic:cNvPr id="38985156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702223934" name="Picture">
+                        <wp:docPr id="1731453389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702223934" name="Picture"/>
+                                <pic:cNvPr id="1731453389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183796414" name="Picture">
+                        <wp:docPr id="1626694958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183796414" name="Picture"/>
+                                <pic:cNvPr id="1626694958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966898638" name="Picture">
+                        <wp:docPr id="1187866707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966898638" name="Picture"/>
+                                <pic:cNvPr id="1187866707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569422425" name="Picture">
+                        <wp:docPr id="2010762493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569422425" name="Picture"/>
+                                <pic:cNvPr id="2010762493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429517129" name="Picture">
+                        <wp:docPr id="1840576953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429517129" name="Picture"/>
+                                <pic:cNvPr id="1840576953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360193545" name="Picture">
+                        <wp:docPr id="1966283326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360193545" name="Picture"/>
+                                <pic:cNvPr id="1966283326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974254644" name="Picture">
+                        <wp:docPr id="810758270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974254644" name="Picture"/>
+                                <pic:cNvPr id="810758270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171088819" name="Picture">
+                        <wp:docPr id="1118705711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171088819" name="Picture"/>
+                                <pic:cNvPr id="1118705711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909946807" name="Picture">
+                        <wp:docPr id="1072033326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909946807" name="Picture"/>
+                                <pic:cNvPr id="1072033326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594695360" name="Picture">
+                        <wp:docPr id="501879987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594695360" name="Picture"/>
+                                <pic:cNvPr id="501879987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497151350" name="Picture">
+                        <wp:docPr id="1303276637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497151350" name="Picture"/>
+                                <pic:cNvPr id="1303276637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358097830" name="Picture">
+                        <wp:docPr id="2114782517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358097830" name="Picture"/>
+                                <pic:cNvPr id="2114782517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883890597" name="Picture">
+                        <wp:docPr id="1325210778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883890597" name="Picture"/>
+                                <pic:cNvPr id="1325210778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210097928" name="Picture">
+                        <wp:docPr id="1104129645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210097928" name="Picture"/>
+                                <pic:cNvPr id="1104129645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573540341" name="Picture">
+                        <wp:docPr id="2067850418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573540341" name="Picture"/>
+                                <pic:cNvPr id="2067850418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054633166" name="Picture">
+                  <wp:docPr id="909821550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054633166" name="Picture"/>
+                          <pic:cNvPr id="909821550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083785439" name="Picture">
+                  <wp:docPr id="1112192211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083785439" name="Picture"/>
+                          <pic:cNvPr id="1112192211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119451434" name="Picture">
+                  <wp:docPr id="1490201839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119451434" name="Picture"/>
+                          <pic:cNvPr id="1490201839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434413579" name="Picture">
+                  <wp:docPr id="1989380817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434413579" name="Picture"/>
+                          <pic:cNvPr id="1989380817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975213273" name="Picture">
+                  <wp:docPr id="1413570440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975213273" name="Picture"/>
+                          <pic:cNvPr id="1413570440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626626089" name="Picture">
+                  <wp:docPr id="571737717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626626089" name="Picture"/>
+                          <pic:cNvPr id="571737717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149124583" name="Picture">
+                        <wp:docPr id="458397375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149124583" name="Picture"/>
+                                <pic:cNvPr id="458397375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584039307" name="Picture">
+                  <wp:docPr id="894634565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584039307" name="Picture"/>
+                          <pic:cNvPr id="894634565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470189693" name="Picture">
+                  <wp:docPr id="341374975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470189693" name="Picture"/>
+                          <pic:cNvPr id="341374975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645595753" name="Picture">
+                  <wp:docPr id="464551077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645595753" name="Picture"/>
+                          <pic:cNvPr id="464551077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089640702" name="Picture">
+                  <wp:docPr id="1372142859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089640702" name="Picture"/>
+                          <pic:cNvPr id="1372142859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494713941" name="Picture">
+                  <wp:docPr id="1056189485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494713941" name="Picture"/>
+                          <pic:cNvPr id="1056189485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998947082" name="Picture">
+                  <wp:docPr id="261815422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998947082" name="Picture"/>
+                          <pic:cNvPr id="261815422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546239638" name="Picture">
+                        <wp:docPr id="969996416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546239638" name="Picture"/>
+                                <pic:cNvPr id="969996416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014859403" name="Picture">
+                        <wp:docPr id="397524035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014859403" name="Picture"/>
+                                <pic:cNvPr id="397524035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470968327" name="Picture">
+                  <wp:docPr id="1396290004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470968327" name="Picture"/>
+                          <pic:cNvPr id="1396290004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516528741" name="Picture">
+                  <wp:docPr id="353984907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516528741" name="Picture"/>
+                          <pic:cNvPr id="353984907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304796889" name="Picture">
+                  <wp:docPr id="114056434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304796889" name="Picture"/>
+                          <pic:cNvPr id="114056434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194132418" name="Picture">
+                  <wp:docPr id="294255293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194132418" name="Picture"/>
+                          <pic:cNvPr id="294255293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200061161" name="Picture">
+                  <wp:docPr id="2077886138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200061161" name="Picture"/>
+                          <pic:cNvPr id="2077886138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605851672" name="Picture">
+                  <wp:docPr id="465400342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605851672" name="Picture"/>
+                          <pic:cNvPr id="465400342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262718889" name="Picture">
+                  <wp:docPr id="1368008914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262718889" name="Picture"/>
+                          <pic:cNvPr id="1368008914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333008404" name="Picture">
+                  <wp:docPr id="559406391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333008404" name="Picture"/>
+                          <pic:cNvPr id="559406391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305731895" name="Picture">
+                  <wp:docPr id="1536475184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305731895" name="Picture"/>
+                          <pic:cNvPr id="1536475184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281106788" name="Picture">
+                  <wp:docPr id="1666321154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281106788" name="Picture"/>
+                          <pic:cNvPr id="1666321154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853863253" name="Picture">
+                  <wp:docPr id="1517221078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853863253" name="Picture"/>
+                          <pic:cNvPr id="1517221078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452305311" name="Picture">
+                  <wp:docPr id="889353547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452305311" name="Picture"/>
+                          <pic:cNvPr id="889353547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759538250" name="Picture">
+                        <wp:docPr id="722894794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759538250" name="Picture"/>
+                                <pic:cNvPr id="722894794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605288336" name="Picture">
+                  <wp:docPr id="219738062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605288336" name="Picture"/>
+                          <pic:cNvPr id="219738062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586358101" name="Picture">
+                  <wp:docPr id="706958643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586358101" name="Picture"/>
+                          <pic:cNvPr id="706958643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305507273" name="Picture">
+                  <wp:docPr id="857764679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305507273" name="Picture"/>
+                          <pic:cNvPr id="857764679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289383455" name="Picture">
+                  <wp:docPr id="1336194661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289383455" name="Picture"/>
+                          <pic:cNvPr id="1336194661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954095791" name="Picture">
+                  <wp:docPr id="731387524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954095791" name="Picture"/>
+                          <pic:cNvPr id="731387524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933093014" name="Picture">
+                  <wp:docPr id="1415899169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933093014" name="Picture"/>
+                          <pic:cNvPr id="1415899169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096044935" name="Picture">
+                        <wp:docPr id="537626180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096044935" name="Picture"/>
+                                <pic:cNvPr id="537626180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933477086" name="Picture">
+                  <wp:docPr id="1796144679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933477086" name="Picture"/>
+                          <pic:cNvPr id="1796144679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696639376" name="Picture">
+                  <wp:docPr id="1257390948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696639376" name="Picture"/>
+                          <pic:cNvPr id="1257390948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741599477" name="Picture">
+                  <wp:docPr id="387892792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741599477" name="Picture"/>
+                          <pic:cNvPr id="387892792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45695,57 +45695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172787205" name="Picture">
+                  <wp:docPr id="480767302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172787205" name="Picture"/>
+                          <pic:cNvPr id="480767302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45766,57 +45766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108967030" name="Picture">
+                  <wp:docPr id="1142318293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108967030" name="Picture"/>
+                          <pic:cNvPr id="1142318293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46180,57 +46180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347560922" name="Picture">
+                  <wp:docPr id="634930537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347560922" name="Picture"/>
+                          <pic:cNvPr id="634930537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>