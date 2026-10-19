--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028011753" name="Picture">
+                  <wp:docPr id="639280314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028011753" name="Picture"/>
+                          <pic:cNvPr id="639280314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791273640" name="Picture">
+                  <wp:docPr id="1770822338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791273640" name="Picture"/>
+                          <pic:cNvPr id="1770822338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659382394" name="Picture">
+                        <wp:docPr id="549373952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659382394" name="Picture"/>
+                                <pic:cNvPr id="549373952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888554626" name="Picture">
+                  <wp:docPr id="1717921309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888554626" name="Picture"/>
+                          <pic:cNvPr id="1717921309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492231058" name="Picture">
+                  <wp:docPr id="987637308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492231058" name="Picture"/>
+                          <pic:cNvPr id="987637308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605829252" name="Picture">
+                  <wp:docPr id="1599939960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605829252" name="Picture"/>
+                          <pic:cNvPr id="1599939960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846930518" name="Picture">
+                  <wp:docPr id="1934011075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846930518" name="Picture"/>
+                          <pic:cNvPr id="1934011075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469172886" name="Picture">
+                  <wp:docPr id="217780551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469172886" name="Picture"/>
+                          <pic:cNvPr id="217780551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297345251" name="Picture">
+                        <wp:docPr id="778717135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297345251" name="Picture"/>
+                                <pic:cNvPr id="778717135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111274527" name="Picture">
+                        <wp:docPr id="375081821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111274527" name="Picture"/>
+                                <pic:cNvPr id="375081821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761985646" name="Picture">
+                        <wp:docPr id="846072516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761985646" name="Picture"/>
+                                <pic:cNvPr id="846072516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724734746" name="Picture">
+                        <wp:docPr id="1567084047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724734746" name="Picture"/>
+                                <pic:cNvPr id="1567084047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641672513" name="Picture">
+                        <wp:docPr id="2005620966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641672513" name="Picture"/>
+                                <pic:cNvPr id="2005620966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768238897" name="Picture">
+                        <wp:docPr id="1771906003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768238897" name="Picture"/>
+                                <pic:cNvPr id="1771906003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655029539" name="Picture">
+                        <wp:docPr id="87613444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655029539" name="Picture"/>
+                                <pic:cNvPr id="87613444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217349517" name="Picture">
+                        <wp:docPr id="542799233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217349517" name="Picture"/>
+                                <pic:cNvPr id="542799233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838400118" name="Picture">
+                        <wp:docPr id="410843604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838400118" name="Picture"/>
+                                <pic:cNvPr id="410843604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932399549" name="Picture">
+                        <wp:docPr id="62872160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932399549" name="Picture"/>
+                                <pic:cNvPr id="62872160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588126721" name="Picture">
+                        <wp:docPr id="2047742358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588126721" name="Picture"/>
+                                <pic:cNvPr id="2047742358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849289174" name="Picture">
+                        <wp:docPr id="651785225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849289174" name="Picture"/>
+                                <pic:cNvPr id="651785225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629856098" name="Picture">
+                        <wp:docPr id="2037345506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629856098" name="Picture"/>
+                                <pic:cNvPr id="2037345506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983087527" name="Picture">
+                        <wp:docPr id="2061163697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983087527" name="Picture"/>
+                                <pic:cNvPr id="2061163697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753502065" name="Picture">
+                        <wp:docPr id="535253498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753502065" name="Picture"/>
+                                <pic:cNvPr id="535253498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48592301" name="Picture">
+                        <wp:docPr id="1939671634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48592301" name="Picture"/>
+                                <pic:cNvPr id="1939671634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652664238" name="Picture">
+                        <wp:docPr id="416820112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652664238" name="Picture"/>
+                                <pic:cNvPr id="416820112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695447790" name="Picture">
+                        <wp:docPr id="1501503158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695447790" name="Picture"/>
+                                <pic:cNvPr id="1501503158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848275057" name="Picture">
+                  <wp:docPr id="807024726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848275057" name="Picture"/>
+                          <pic:cNvPr id="807024726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749244830" name="Picture">
+                  <wp:docPr id="267705949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749244830" name="Picture"/>
+                          <pic:cNvPr id="267705949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455485027" name="Picture">
+                  <wp:docPr id="1646340876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455485027" name="Picture"/>
+                          <pic:cNvPr id="1646340876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225080359" name="Picture">
+                  <wp:docPr id="1499555470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225080359" name="Picture"/>
+                          <pic:cNvPr id="1499555470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631832638" name="Picture">
+                  <wp:docPr id="657281011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631832638" name="Picture"/>
+                          <pic:cNvPr id="657281011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239516983" name="Picture">
+                  <wp:docPr id="1045158580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239516983" name="Picture"/>
+                          <pic:cNvPr id="1045158580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17128349" name="Picture">
+                        <wp:docPr id="163542627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17128349" name="Picture"/>
+                                <pic:cNvPr id="163542627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730148962" name="Picture">
+                  <wp:docPr id="518294903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730148962" name="Picture"/>
+                          <pic:cNvPr id="518294903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470890826" name="Picture">
+                  <wp:docPr id="1870951487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470890826" name="Picture"/>
+                          <pic:cNvPr id="1870951487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094949265" name="Picture">
+                  <wp:docPr id="494537666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094949265" name="Picture"/>
+                          <pic:cNvPr id="494537666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865886520" name="Picture">
+                  <wp:docPr id="941940774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865886520" name="Picture"/>
+                          <pic:cNvPr id="941940774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640569049" name="Picture">
+                  <wp:docPr id="1350584566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640569049" name="Picture"/>
+                          <pic:cNvPr id="1350584566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227374850" name="Picture">
+                  <wp:docPr id="132831819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227374850" name="Picture"/>
+                          <pic:cNvPr id="132831819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358353856" name="Picture">
+                        <wp:docPr id="1017527292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358353856" name="Picture"/>
+                                <pic:cNvPr id="1017527292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908434875" name="Picture">
+                  <wp:docPr id="1842316961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908434875" name="Picture"/>
+                          <pic:cNvPr id="1842316961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134360396" name="Picture">
+                  <wp:docPr id="1733030510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134360396" name="Picture"/>
+                          <pic:cNvPr id="1733030510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421971459" name="Picture">
+                  <wp:docPr id="285610921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421971459" name="Picture"/>
+                          <pic:cNvPr id="285610921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076275622" name="Picture">
+                  <wp:docPr id="497383416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076275622" name="Picture"/>
+                          <pic:cNvPr id="497383416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694397147" name="Picture">
+                  <wp:docPr id="698407075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694397147" name="Picture"/>
+                          <pic:cNvPr id="698407075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256867711" name="Picture">
+                  <wp:docPr id="854033877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256867711" name="Picture"/>
+                          <pic:cNvPr id="854033877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795451848" name="Picture">
+                        <wp:docPr id="302217873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795451848" name="Picture"/>
+                                <pic:cNvPr id="302217873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934428264" name="Picture">
+                  <wp:docPr id="482642985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934428264" name="Picture"/>
+                          <pic:cNvPr id="482642985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439494859" name="Picture">
+                  <wp:docPr id="1747645229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439494859" name="Picture"/>
+                          <pic:cNvPr id="1747645229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215939661" name="Picture">
+                  <wp:docPr id="1437956920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215939661" name="Picture"/>
+                          <pic:cNvPr id="1437956920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914063792" name="Picture">
+                  <wp:docPr id="589476405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914063792" name="Picture"/>
+                          <pic:cNvPr id="589476405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614607728" name="Picture">
+                  <wp:docPr id="510143022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614607728" name="Picture"/>
+                          <pic:cNvPr id="510143022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68467992" name="Picture">
+                  <wp:docPr id="125368953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68467992" name="Picture"/>
+                          <pic:cNvPr id="125368953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513229067" name="Picture">
+                        <wp:docPr id="1661751864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513229067" name="Picture"/>
+                                <pic:cNvPr id="1661751864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079297832" name="Picture">
+                  <wp:docPr id="594003730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079297832" name="Picture"/>
+                          <pic:cNvPr id="594003730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521893757" name="Picture">
+                  <wp:docPr id="253365013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521893757" name="Picture"/>
+                          <pic:cNvPr id="253365013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918169011" name="Picture">
+                  <wp:docPr id="460428362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918169011" name="Picture"/>
+                          <pic:cNvPr id="460428362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488568011" name="Picture">
+                  <wp:docPr id="959030981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488568011" name="Picture"/>
+                          <pic:cNvPr id="959030981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404980179" name="Picture">
+                  <wp:docPr id="1979077884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404980179" name="Picture"/>
+                          <pic:cNvPr id="1979077884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457153342" name="Picture">
+                  <wp:docPr id="829711808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457153342" name="Picture"/>
+                          <pic:cNvPr id="829711808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246279119" name="Picture">
+                  <wp:docPr id="1050519094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246279119" name="Picture"/>
+                          <pic:cNvPr id="1050519094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337903661" name="Picture">
+                  <wp:docPr id="743808576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337903661" name="Picture"/>
+                          <pic:cNvPr id="743808576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123488966" name="Picture">
+                  <wp:docPr id="1314974426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123488966" name="Picture"/>
+                          <pic:cNvPr id="1314974426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458214237" name="Picture">
+                  <wp:docPr id="514279708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458214237" name="Picture"/>
+                          <pic:cNvPr id="514279708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307611449" name="Picture">
+                  <wp:docPr id="341646525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307611449" name="Picture"/>
+                          <pic:cNvPr id="341646525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224128172" name="Picture">
+                  <wp:docPr id="1454311509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224128172" name="Picture"/>
+                          <pic:cNvPr id="1454311509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812322141" name="Picture">
+                  <wp:docPr id="1190249302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812322141" name="Picture"/>
+                          <pic:cNvPr id="1190249302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067407961" name="Picture">
+                  <wp:docPr id="1953872838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067407961" name="Picture"/>
+                          <pic:cNvPr id="1953872838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702650930" name="Picture">
+                  <wp:docPr id="1917791810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702650930" name="Picture"/>
+                          <pic:cNvPr id="1917791810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>