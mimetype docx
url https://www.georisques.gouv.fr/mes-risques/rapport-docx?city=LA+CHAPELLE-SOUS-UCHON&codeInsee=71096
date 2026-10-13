--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546518878" name="Picture">
+                  <wp:docPr id="733150352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546518878" name="Picture"/>
+                          <pic:cNvPr id="733150352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487810284" name="Picture">
+                  <wp:docPr id="1640285605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487810284" name="Picture"/>
+                          <pic:cNvPr id="1640285605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290813018" name="Picture">
+                        <wp:docPr id="678160367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290813018" name="Picture"/>
+                                <pic:cNvPr id="678160367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296882004" name="Picture">
+                  <wp:docPr id="430843810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296882004" name="Picture"/>
+                          <pic:cNvPr id="430843810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181519242" name="Picture">
+                  <wp:docPr id="204099696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181519242" name="Picture"/>
+                          <pic:cNvPr id="204099696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262183580" name="Picture">
+                  <wp:docPr id="1770807668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262183580" name="Picture"/>
+                          <pic:cNvPr id="1770807668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969948813" name="Picture">
+                  <wp:docPr id="117346985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969948813" name="Picture"/>
+                          <pic:cNvPr id="117346985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504309418" name="Picture">
+                  <wp:docPr id="1445877329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504309418" name="Picture"/>
+                          <pic:cNvPr id="1445877329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069569950" name="Picture">
+                        <wp:docPr id="2045270824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069569950" name="Picture"/>
+                                <pic:cNvPr id="2045270824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879541709" name="Picture">
+                        <wp:docPr id="1056361423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879541709" name="Picture"/>
+                                <pic:cNvPr id="1056361423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862588143" name="Picture">
+                        <wp:docPr id="1157738701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862588143" name="Picture"/>
+                                <pic:cNvPr id="1157738701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275708817" name="Picture">
+                        <wp:docPr id="928341371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275708817" name="Picture"/>
+                                <pic:cNvPr id="928341371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599141065" name="Picture">
+                        <wp:docPr id="1681719897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599141065" name="Picture"/>
+                                <pic:cNvPr id="1681719897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301814836" name="Picture">
+                        <wp:docPr id="1971712734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301814836" name="Picture"/>
+                                <pic:cNvPr id="1971712734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164034063" name="Picture">
+                        <wp:docPr id="1589393524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164034063" name="Picture"/>
+                                <pic:cNvPr id="1589393524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308983581" name="Picture">
+                        <wp:docPr id="1884780671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308983581" name="Picture"/>
+                                <pic:cNvPr id="1884780671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781703765" name="Picture">
+                        <wp:docPr id="112916522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781703765" name="Picture"/>
+                                <pic:cNvPr id="112916522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726938567" name="Picture">
+                        <wp:docPr id="963677877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726938567" name="Picture"/>
+                                <pic:cNvPr id="963677877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868021485" name="Picture">
+                        <wp:docPr id="1574723074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868021485" name="Picture"/>
+                                <pic:cNvPr id="1574723074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064771672" name="Picture">
+                        <wp:docPr id="972914117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064771672" name="Picture"/>
+                                <pic:cNvPr id="972914117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300421581" name="Picture">
+                        <wp:docPr id="1010874495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300421581" name="Picture"/>
+                                <pic:cNvPr id="1010874495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260155961" name="Picture">
+                        <wp:docPr id="511247382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260155961" name="Picture"/>
+                                <pic:cNvPr id="511247382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898765417" name="Picture">
+                        <wp:docPr id="964070755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898765417" name="Picture"/>
+                                <pic:cNvPr id="964070755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339502354" name="Picture">
+                  <wp:docPr id="1085842538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339502354" name="Picture"/>
+                          <pic:cNvPr id="1085842538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460391607" name="Picture">
+                  <wp:docPr id="1589254031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460391607" name="Picture"/>
+                          <pic:cNvPr id="1589254031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020190855" name="Picture">
+                  <wp:docPr id="1207986824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020190855" name="Picture"/>
+                          <pic:cNvPr id="1207986824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920967347" name="Picture">
+                  <wp:docPr id="1352707172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920967347" name="Picture"/>
+                          <pic:cNvPr id="1352707172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057583478" name="Picture">
+                  <wp:docPr id="946735851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057583478" name="Picture"/>
+                          <pic:cNvPr id="946735851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700505102" name="Picture">
+                  <wp:docPr id="2087478535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700505102" name="Picture"/>
+                          <pic:cNvPr id="2087478535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357664018" name="Picture">
+                        <wp:docPr id="1893388643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357664018" name="Picture"/>
+                                <pic:cNvPr id="1893388643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62201069" name="Picture">
+                  <wp:docPr id="938890652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62201069" name="Picture"/>
+                          <pic:cNvPr id="938890652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3530191" name="Picture">
+                  <wp:docPr id="539747577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3530191" name="Picture"/>
+                          <pic:cNvPr id="539747577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840144388" name="Picture">
+                  <wp:docPr id="106719318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840144388" name="Picture"/>
+                          <pic:cNvPr id="106719318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849572983" name="Picture">
+                  <wp:docPr id="1834470364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849572983" name="Picture"/>
+                          <pic:cNvPr id="1834470364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919496819" name="Picture">
+                  <wp:docPr id="2095803922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919496819" name="Picture"/>
+                          <pic:cNvPr id="2095803922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732632948" name="Picture">
+                  <wp:docPr id="1706009357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732632948" name="Picture"/>
+                          <pic:cNvPr id="1706009357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802833804" name="Picture">
+                        <wp:docPr id="1685014734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802833804" name="Picture"/>
+                                <pic:cNvPr id="1685014734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518623460" name="Picture">
+                        <wp:docPr id="766062350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518623460" name="Picture"/>
+                                <pic:cNvPr id="766062350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25712,57 +25712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562337691" name="Picture">
+                  <wp:docPr id="2108259464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562337691" name="Picture"/>
+                          <pic:cNvPr id="2108259464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25801,57 +25801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379336929" name="Picture">
+                  <wp:docPr id="1835322595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379336929" name="Picture"/>
+                          <pic:cNvPr id="1835322595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26433,57 +26433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9160435" name="Picture">
+                  <wp:docPr id="156327710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9160435" name="Picture"/>
+                          <pic:cNvPr id="156327710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27377,57 +27377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377550959" name="Picture">
+                  <wp:docPr id="1076193409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377550959" name="Picture"/>
+                          <pic:cNvPr id="1076193409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424876800" name="Picture">
+                  <wp:docPr id="191103426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424876800" name="Picture"/>
+                          <pic:cNvPr id="191103426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206879832" name="Picture">
+                  <wp:docPr id="578771642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206879832" name="Picture"/>
+                          <pic:cNvPr id="578771642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29956,57 +29956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189463308" name="Picture">
+                  <wp:docPr id="424294711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189463308" name="Picture"/>
+                          <pic:cNvPr id="424294711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30045,57 +30045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832635416" name="Picture">
+                  <wp:docPr id="429143596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832635416" name="Picture"/>
+                          <pic:cNvPr id="429143596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30689,57 +30689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151601563" name="Picture">
+                  <wp:docPr id="1097205038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151601563" name="Picture"/>
+                          <pic:cNvPr id="1097205038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31687,57 +31687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680928972" name="Picture">
+                  <wp:docPr id="1298445358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680928972" name="Picture"/>
+                          <pic:cNvPr id="1298445358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31790,57 +31790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87868845" name="Picture">
+                  <wp:docPr id="674430999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87868845" name="Picture"/>
+                          <pic:cNvPr id="674430999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33167,57 +33167,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413859192" name="Picture">
+                  <wp:docPr id="1205762785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413859192" name="Picture"/>
+                          <pic:cNvPr id="1205762785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34310,57 +34310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489880068" name="Picture">
+                        <wp:docPr id="1011560539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489880068" name="Picture"/>
+                                <pic:cNvPr id="1011560539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35671,57 +35671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379698151" name="Picture">
+                  <wp:docPr id="150359105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379698151" name="Picture"/>
+                          <pic:cNvPr id="150359105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35760,57 +35760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800335079" name="Picture">
+                  <wp:docPr id="276733115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800335079" name="Picture"/>
+                          <pic:cNvPr id="276733115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36404,57 +36404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107636068" name="Picture">
+                  <wp:docPr id="1943700359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107636068" name="Picture"/>
+                          <pic:cNvPr id="1943700359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37402,57 +37402,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835112665" name="Picture">
+                  <wp:docPr id="1290866091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835112665" name="Picture"/>
+                          <pic:cNvPr id="1290866091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37505,57 +37505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489697511" name="Picture">
+                  <wp:docPr id="257821901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489697511" name="Picture"/>
+                          <pic:cNvPr id="257821901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38882,57 +38882,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512993327" name="Picture">
+                  <wp:docPr id="321558092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512993327" name="Picture"/>
+                          <pic:cNvPr id="321558092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40025,57 +40025,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323407777" name="Picture">
+                        <wp:docPr id="1884318752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323407777" name="Picture"/>
+                                <pic:cNvPr id="1884318752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41296,57 +41296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563515555" name="Picture">
+                  <wp:docPr id="159503226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563515555" name="Picture"/>
+                          <pic:cNvPr id="159503226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41376,57 +41376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313100121" name="Picture">
+                  <wp:docPr id="1268423165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313100121" name="Picture"/>
+                          <pic:cNvPr id="1268423165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41855,57 +41855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931421068" name="Picture">
+                  <wp:docPr id="1751867829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931421068" name="Picture"/>
+                          <pic:cNvPr id="1751867829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43443,57 +43443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320476196" name="Picture">
+                  <wp:docPr id="547817933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320476196" name="Picture"/>
+                          <pic:cNvPr id="547817933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43514,57 +43514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276368356" name="Picture">
+                  <wp:docPr id="1064118613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276368356" name="Picture"/>
+                          <pic:cNvPr id="1064118613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43928,57 +43928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440434466" name="Picture">
+                  <wp:docPr id="213422532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440434466" name="Picture"/>
+                          <pic:cNvPr id="213422532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>