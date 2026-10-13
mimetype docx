--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646660545" name="Picture">
+                  <wp:docPr id="2126131078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646660545" name="Picture"/>
+                          <pic:cNvPr id="2126131078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911605330" name="Picture">
+                  <wp:docPr id="2133192672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911605330" name="Picture"/>
+                          <pic:cNvPr id="2133192672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398287075" name="Picture">
+                        <wp:docPr id="586946970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398287075" name="Picture"/>
+                                <pic:cNvPr id="586946970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912059962" name="Picture">
+                  <wp:docPr id="895553032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912059962" name="Picture"/>
+                          <pic:cNvPr id="895553032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393871160" name="Picture">
+                  <wp:docPr id="184663242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393871160" name="Picture"/>
+                          <pic:cNvPr id="184663242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274349941" name="Picture">
+                  <wp:docPr id="1124219228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274349941" name="Picture"/>
+                          <pic:cNvPr id="1124219228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362467447" name="Picture">
+                  <wp:docPr id="2124689804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362467447" name="Picture"/>
+                          <pic:cNvPr id="2124689804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675438372" name="Picture">
+                  <wp:docPr id="1892697242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675438372" name="Picture"/>
+                          <pic:cNvPr id="1892697242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505824349" name="Picture">
+                        <wp:docPr id="1973499991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505824349" name="Picture"/>
+                                <pic:cNvPr id="1973499991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489140657" name="Picture">
+                        <wp:docPr id="404088327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489140657" name="Picture"/>
+                                <pic:cNvPr id="404088327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027134079" name="Picture">
+                        <wp:docPr id="1193890915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027134079" name="Picture"/>
+                                <pic:cNvPr id="1193890915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076199156" name="Picture">
+                        <wp:docPr id="2062865893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076199156" name="Picture"/>
+                                <pic:cNvPr id="2062865893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410517172" name="Picture">
+                        <wp:docPr id="36474830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410517172" name="Picture"/>
+                                <pic:cNvPr id="36474830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376819800" name="Picture">
+                        <wp:docPr id="365670194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376819800" name="Picture"/>
+                                <pic:cNvPr id="365670194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157169230" name="Picture">
+                        <wp:docPr id="1504356339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157169230" name="Picture"/>
+                                <pic:cNvPr id="1504356339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299180701" name="Picture">
+                        <wp:docPr id="343384664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299180701" name="Picture"/>
+                                <pic:cNvPr id="343384664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656293144" name="Picture">
+                        <wp:docPr id="509318123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656293144" name="Picture"/>
+                                <pic:cNvPr id="509318123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350823451" name="Picture">
+                        <wp:docPr id="1377418611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350823451" name="Picture"/>
+                                <pic:cNvPr id="1377418611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805458619" name="Picture">
+                        <wp:docPr id="1266916532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805458619" name="Picture"/>
+                                <pic:cNvPr id="1266916532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446133741" name="Picture">
+                        <wp:docPr id="2025108336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446133741" name="Picture"/>
+                                <pic:cNvPr id="2025108336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320037984" name="Picture">
+                        <wp:docPr id="1369761877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320037984" name="Picture"/>
+                                <pic:cNvPr id="1369761877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284975231" name="Picture">
+                        <wp:docPr id="1336177337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284975231" name="Picture"/>
+                                <pic:cNvPr id="1336177337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343354934" name="Picture">
+                        <wp:docPr id="683172476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343354934" name="Picture"/>
+                                <pic:cNvPr id="683172476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554990637" name="Picture">
+                  <wp:docPr id="1616106311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554990637" name="Picture"/>
+                          <pic:cNvPr id="1616106311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820403135" name="Picture">
+                  <wp:docPr id="1248352083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820403135" name="Picture"/>
+                          <pic:cNvPr id="1248352083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994683493" name="Picture">
+                  <wp:docPr id="1215273063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994683493" name="Picture"/>
+                          <pic:cNvPr id="1215273063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681710377" name="Picture">
+                  <wp:docPr id="1237682408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681710377" name="Picture"/>
+                          <pic:cNvPr id="1237682408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579750882" name="Picture">
+                  <wp:docPr id="422444234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579750882" name="Picture"/>
+                          <pic:cNvPr id="422444234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607368905" name="Picture">
+                  <wp:docPr id="568854986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607368905" name="Picture"/>
+                          <pic:cNvPr id="568854986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612862118" name="Picture">
+                        <wp:docPr id="68122446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612862118" name="Picture"/>
+                                <pic:cNvPr id="68122446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976320731" name="Picture">
+                  <wp:docPr id="1523535050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976320731" name="Picture"/>
+                          <pic:cNvPr id="1523535050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874302037" name="Picture">
+                  <wp:docPr id="1728528587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874302037" name="Picture"/>
+                          <pic:cNvPr id="1728528587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502418535" name="Picture">
+                  <wp:docPr id="407764578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502418535" name="Picture"/>
+                          <pic:cNvPr id="407764578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280776018" name="Picture">
+                  <wp:docPr id="1959151034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280776018" name="Picture"/>
+                          <pic:cNvPr id="1959151034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045310728" name="Picture">
+                  <wp:docPr id="572802239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045310728" name="Picture"/>
+                          <pic:cNvPr id="572802239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912979123" name="Picture">
+                  <wp:docPr id="898387123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912979123" name="Picture"/>
+                          <pic:cNvPr id="898387123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328987329" name="Picture">
+                        <wp:docPr id="1500471299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328987329" name="Picture"/>
+                                <pic:cNvPr id="1500471299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897966355" name="Picture">
+                  <wp:docPr id="1203788029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897966355" name="Picture"/>
+                          <pic:cNvPr id="1203788029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399021504" name="Picture">
+                  <wp:docPr id="1102808477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399021504" name="Picture"/>
+                          <pic:cNvPr id="1102808477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787516537" name="Picture">
+                  <wp:docPr id="1909794244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787516537" name="Picture"/>
+                          <pic:cNvPr id="1909794244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192635395" name="Picture">
+                  <wp:docPr id="891998599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192635395" name="Picture"/>
+                          <pic:cNvPr id="891998599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526916447" name="Picture">
+                  <wp:docPr id="477074156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526916447" name="Picture"/>
+                          <pic:cNvPr id="477074156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499157163" name="Picture">
+                  <wp:docPr id="829962092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499157163" name="Picture"/>
+                          <pic:cNvPr id="829962092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29498,57 +29498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281365330" name="Picture">
+                        <wp:docPr id="626746238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281365330" name="Picture"/>
+                                <pic:cNvPr id="626746238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31275,57 +31275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983253119" name="Picture">
+                  <wp:docPr id="1956715830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983253119" name="Picture"/>
+                          <pic:cNvPr id="1956715830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31355,57 +31355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813361304" name="Picture">
+                  <wp:docPr id="927041990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813361304" name="Picture"/>
+                          <pic:cNvPr id="927041990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31909,57 +31909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792301473" name="Picture">
+                  <wp:docPr id="1275328913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792301473" name="Picture"/>
+                          <pic:cNvPr id="1275328913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350768371" name="Picture">
+                  <wp:docPr id="1151397535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350768371" name="Picture"/>
+                          <pic:cNvPr id="1151397535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941002462" name="Picture">
+                  <wp:docPr id="2132037748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941002462" name="Picture"/>
+                          <pic:cNvPr id="2132037748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004543576" name="Picture">
+                  <wp:docPr id="738783606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004543576" name="Picture"/>
+                          <pic:cNvPr id="738783606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705715739" name="Picture">
+                  <wp:docPr id="1422264561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705715739" name="Picture"/>
+                          <pic:cNvPr id="1422264561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247500702" name="Picture">
+                  <wp:docPr id="300259172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247500702" name="Picture"/>
+                          <pic:cNvPr id="300259172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120354898" name="Picture">
+                  <wp:docPr id="45153595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120354898" name="Picture"/>
+                          <pic:cNvPr id="45153595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79116973" name="Picture">
+                        <wp:docPr id="1190793248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79116973" name="Picture"/>
+                                <pic:cNvPr id="1190793248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784260341" name="Picture">
+                  <wp:docPr id="1134978273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784260341" name="Picture"/>
+                          <pic:cNvPr id="1134978273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756438642" name="Picture">
+                  <wp:docPr id="1685581535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756438642" name="Picture"/>
+                          <pic:cNvPr id="1685581535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973243518" name="Picture">
+                  <wp:docPr id="894460550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973243518" name="Picture"/>
+                          <pic:cNvPr id="894460550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886605672" name="Picture">
+                  <wp:docPr id="1969934783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886605672" name="Picture"/>
+                          <pic:cNvPr id="1969934783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381166565" name="Picture">
+                  <wp:docPr id="1741659821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381166565" name="Picture"/>
+                          <pic:cNvPr id="1741659821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725701355" name="Picture">
+                  <wp:docPr id="1671563495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725701355" name="Picture"/>
+                          <pic:cNvPr id="1671563495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462796171" name="Picture">
+                        <wp:docPr id="1142137217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462796171" name="Picture"/>
+                                <pic:cNvPr id="1142137217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104870705" name="Picture">
+                  <wp:docPr id="298172172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104870705" name="Picture"/>
+                          <pic:cNvPr id="298172172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587409845" name="Picture">
+                  <wp:docPr id="135519069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587409845" name="Picture"/>
+                          <pic:cNvPr id="135519069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158694273" name="Picture">
+                  <wp:docPr id="2112752638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158694273" name="Picture"/>
+                          <pic:cNvPr id="2112752638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47449,57 +47449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148476649" name="Picture">
+                  <wp:docPr id="1369007616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148476649" name="Picture"/>
+                          <pic:cNvPr id="1369007616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47520,57 +47520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122353491" name="Picture">
+                  <wp:docPr id="1195804253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122353491" name="Picture"/>
+                          <pic:cNvPr id="1195804253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47934,57 +47934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552637553" name="Picture">
+                  <wp:docPr id="1257952432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552637553" name="Picture"/>
+                          <pic:cNvPr id="1257952432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>