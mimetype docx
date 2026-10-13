--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14175457" name="Picture">
+                  <wp:docPr id="1166333634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14175457" name="Picture"/>
+                          <pic:cNvPr id="1166333634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312003027" name="Picture">
+                  <wp:docPr id="1691513212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312003027" name="Picture"/>
+                          <pic:cNvPr id="1691513212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315224913" name="Picture">
+                        <wp:docPr id="1965712918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315224913" name="Picture"/>
+                                <pic:cNvPr id="1965712918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964477598" name="Picture">
+                  <wp:docPr id="1054655726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964477598" name="Picture"/>
+                          <pic:cNvPr id="1054655726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157826060" name="Picture">
+                  <wp:docPr id="1438668095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157826060" name="Picture"/>
+                          <pic:cNvPr id="1438668095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251787698" name="Picture">
+                  <wp:docPr id="1701431329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251787698" name="Picture"/>
+                          <pic:cNvPr id="1701431329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286705616" name="Picture">
+                  <wp:docPr id="127411224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286705616" name="Picture"/>
+                          <pic:cNvPr id="127411224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155047630" name="Picture">
+                  <wp:docPr id="138764161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155047630" name="Picture"/>
+                          <pic:cNvPr id="138764161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508170088" name="Picture">
+                        <wp:docPr id="1051356973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508170088" name="Picture"/>
+                                <pic:cNvPr id="1051356973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629360699" name="Picture">
+                        <wp:docPr id="706189787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629360699" name="Picture"/>
+                                <pic:cNvPr id="706189787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235695469" name="Picture">
+                        <wp:docPr id="1504118764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235695469" name="Picture"/>
+                                <pic:cNvPr id="1504118764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583332254" name="Picture">
+                        <wp:docPr id="1140997554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583332254" name="Picture"/>
+                                <pic:cNvPr id="1140997554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097954799" name="Picture">
+                        <wp:docPr id="632734490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097954799" name="Picture"/>
+                                <pic:cNvPr id="632734490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664664055" name="Picture">
+                        <wp:docPr id="1964739250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664664055" name="Picture"/>
+                                <pic:cNvPr id="1964739250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987598365" name="Picture">
+                        <wp:docPr id="808487238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987598365" name="Picture"/>
+                                <pic:cNvPr id="808487238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164556255" name="Picture">
+                        <wp:docPr id="610010885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164556255" name="Picture"/>
+                                <pic:cNvPr id="610010885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795513238" name="Picture">
+                        <wp:docPr id="261265283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795513238" name="Picture"/>
+                                <pic:cNvPr id="261265283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957983629" name="Picture">
+                        <wp:docPr id="273506401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957983629" name="Picture"/>
+                                <pic:cNvPr id="273506401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129847869" name="Picture">
+                        <wp:docPr id="928118067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129847869" name="Picture"/>
+                                <pic:cNvPr id="928118067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820909711" name="Picture">
+                        <wp:docPr id="1072921744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820909711" name="Picture"/>
+                                <pic:cNvPr id="1072921744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924996828" name="Picture">
+                        <wp:docPr id="1055708350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924996828" name="Picture"/>
+                                <pic:cNvPr id="1055708350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140793327" name="Picture">
+                        <wp:docPr id="1886316512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140793327" name="Picture"/>
+                                <pic:cNvPr id="1886316512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436266372" name="Picture">
+                        <wp:docPr id="1628745114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436266372" name="Picture"/>
+                                <pic:cNvPr id="1628745114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310944073" name="Picture">
+                  <wp:docPr id="582284309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310944073" name="Picture"/>
+                          <pic:cNvPr id="582284309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587753452" name="Picture">
+                  <wp:docPr id="1162729597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587753452" name="Picture"/>
+                          <pic:cNvPr id="1162729597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379101966" name="Picture">
+                  <wp:docPr id="1292406825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379101966" name="Picture"/>
+                          <pic:cNvPr id="1292406825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975898365" name="Picture">
+                  <wp:docPr id="846482056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975898365" name="Picture"/>
+                          <pic:cNvPr id="846482056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129033199" name="Picture">
+                  <wp:docPr id="134256514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129033199" name="Picture"/>
+                          <pic:cNvPr id="134256514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543753844" name="Picture">
+                  <wp:docPr id="1942789810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543753844" name="Picture"/>
+                          <pic:cNvPr id="1942789810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17659,57 +17659,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511603903" name="Picture">
+                        <wp:docPr id="1166249289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511603903" name="Picture"/>
+                                <pic:cNvPr id="1166249289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19068,57 +19068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331219951" name="Picture">
+                  <wp:docPr id="1824224772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331219951" name="Picture"/>
+                          <pic:cNvPr id="1824224772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19157,57 +19157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434673980" name="Picture">
+                  <wp:docPr id="1957170003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434673980" name="Picture"/>
+                          <pic:cNvPr id="1957170003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19837,57 +19837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285246996" name="Picture">
+                  <wp:docPr id="884925797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285246996" name="Picture"/>
+                          <pic:cNvPr id="884925797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20898,57 +20898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846841335" name="Picture">
+                  <wp:docPr id="1057183743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846841335" name="Picture"/>
+                          <pic:cNvPr id="1057183743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21001,57 +21001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648336579" name="Picture">
+                  <wp:docPr id="1980852554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648336579" name="Picture"/>
+                          <pic:cNvPr id="1980852554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22465,57 +22465,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644720266" name="Picture">
+                  <wp:docPr id="932437809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644720266" name="Picture"/>
+                          <pic:cNvPr id="932437809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23672,57 +23672,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907753574" name="Picture">
+                        <wp:docPr id="1233731576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907753574" name="Picture"/>
+                                <pic:cNvPr id="1233731576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25861,57 +25861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727056577" name="Picture">
+                  <wp:docPr id="768231392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727056577" name="Picture"/>
+                          <pic:cNvPr id="768231392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25932,57 +25932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884980015" name="Picture">
+                  <wp:docPr id="491051752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884980015" name="Picture"/>
+                          <pic:cNvPr id="491051752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26400,57 +26400,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968912620" name="Picture">
+                  <wp:docPr id="489832519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968912620" name="Picture"/>
+                          <pic:cNvPr id="489832519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27559,57 +27559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005299502" name="Picture">
+                  <wp:docPr id="2131339505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005299502" name="Picture"/>
+                          <pic:cNvPr id="2131339505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27648,57 +27648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052362800" name="Picture">
+                  <wp:docPr id="1143062114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052362800" name="Picture"/>
+                          <pic:cNvPr id="1143062114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28292,57 +28292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302582611" name="Picture">
+                  <wp:docPr id="1260322521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302582611" name="Picture"/>
+                          <pic:cNvPr id="1260322521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29290,57 +29290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077345340" name="Picture">
+                  <wp:docPr id="2076067995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077345340" name="Picture"/>
+                          <pic:cNvPr id="2076067995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29393,57 +29393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906419182" name="Picture">
+                  <wp:docPr id="1602074336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906419182" name="Picture"/>
+                          <pic:cNvPr id="1602074336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30770,57 +30770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44876121" name="Picture">
+                  <wp:docPr id="404543311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44876121" name="Picture"/>
+                          <pic:cNvPr id="404543311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31913,57 +31913,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530234731" name="Picture">
+                        <wp:docPr id="169571050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530234731" name="Picture"/>
+                                <pic:cNvPr id="169571050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33274,57 +33274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073161053" name="Picture">
+                  <wp:docPr id="1958963785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073161053" name="Picture"/>
+                          <pic:cNvPr id="1958963785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33363,57 +33363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905087414" name="Picture">
+                  <wp:docPr id="2070460579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905087414" name="Picture"/>
+                          <pic:cNvPr id="2070460579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34007,57 +34007,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904673907" name="Picture">
+                  <wp:docPr id="1650877503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904673907" name="Picture"/>
+                          <pic:cNvPr id="1650877503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35005,57 +35005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414685285" name="Picture">
+                  <wp:docPr id="1587749912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414685285" name="Picture"/>
+                          <pic:cNvPr id="1587749912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35108,57 +35108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390837767" name="Picture">
+                  <wp:docPr id="1312981219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390837767" name="Picture"/>
+                          <pic:cNvPr id="1312981219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36487,57 +36487,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212939860" name="Picture">
+                  <wp:docPr id="729193204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212939860" name="Picture"/>
+                          <pic:cNvPr id="729193204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165470602" name="Picture">
+                        <wp:docPr id="330256692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165470602" name="Picture"/>
+                                <pic:cNvPr id="330256692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38646,57 +38646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959987357" name="Picture">
+                        <wp:docPr id="1196498067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959987357" name="Picture"/>
+                                <pic:cNvPr id="1196498067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40118,57 +40118,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105983947" name="Picture">
+                  <wp:docPr id="773768124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105983947" name="Picture"/>
+                          <pic:cNvPr id="773768124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40207,57 +40207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149173014" name="Picture">
+                  <wp:docPr id="751379264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149173014" name="Picture"/>
+                          <pic:cNvPr id="751379264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40851,57 +40851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827280991" name="Picture">
+                  <wp:docPr id="1012945458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827280991" name="Picture"/>
+                          <pic:cNvPr id="1012945458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41849,57 +41849,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639297541" name="Picture">
+                  <wp:docPr id="1344768226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639297541" name="Picture"/>
+                          <pic:cNvPr id="1344768226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41952,57 +41952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140003620" name="Picture">
+                  <wp:docPr id="919386442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140003620" name="Picture"/>
+                          <pic:cNvPr id="919386442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43329,57 +43329,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955220010" name="Picture">
+                  <wp:docPr id="1532629972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955220010" name="Picture"/>
+                          <pic:cNvPr id="1532629972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44472,57 +44472,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542427075" name="Picture">
+                        <wp:docPr id="2102701333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542427075" name="Picture"/>
+                                <pic:cNvPr id="2102701333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45693,57 +45693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694432563" name="Picture">
+                  <wp:docPr id="1989920216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694432563" name="Picture"/>
+                          <pic:cNvPr id="1989920216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45764,57 +45764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828641785" name="Picture">
+                  <wp:docPr id="22768400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828641785" name="Picture"/>
+                          <pic:cNvPr id="22768400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46178,57 +46178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415251878" name="Picture">
+                  <wp:docPr id="290765342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415251878" name="Picture"/>
+                          <pic:cNvPr id="290765342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>