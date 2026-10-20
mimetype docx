--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408843690" name="Picture">
+                  <wp:docPr id="430683958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408843690" name="Picture"/>
+                          <pic:cNvPr id="430683958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129208490" name="Picture">
+                  <wp:docPr id="1937251361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129208490" name="Picture"/>
+                          <pic:cNvPr id="1937251361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011025163" name="Picture">
+                        <wp:docPr id="1711194620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011025163" name="Picture"/>
+                                <pic:cNvPr id="1711194620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28944596" name="Picture">
+                  <wp:docPr id="683054557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28944596" name="Picture"/>
+                          <pic:cNvPr id="683054557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425332805" name="Picture">
+                  <wp:docPr id="724746337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425332805" name="Picture"/>
+                          <pic:cNvPr id="724746337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787704858" name="Picture">
+                  <wp:docPr id="1081664019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787704858" name="Picture"/>
+                          <pic:cNvPr id="1081664019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223631760" name="Picture">
+                  <wp:docPr id="372857913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223631760" name="Picture"/>
+                          <pic:cNvPr id="372857913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213793784" name="Picture">
+                  <wp:docPr id="1464570438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213793784" name="Picture"/>
+                          <pic:cNvPr id="1464570438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828488192" name="Picture">
+                        <wp:docPr id="685652741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828488192" name="Picture"/>
+                                <pic:cNvPr id="685652741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611541872" name="Picture">
+                        <wp:docPr id="521615445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611541872" name="Picture"/>
+                                <pic:cNvPr id="521615445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714970401" name="Picture">
+                        <wp:docPr id="1926461621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714970401" name="Picture"/>
+                                <pic:cNvPr id="1926461621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234077683" name="Picture">
+                        <wp:docPr id="1092421058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234077683" name="Picture"/>
+                                <pic:cNvPr id="1092421058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265493774" name="Picture">
+                        <wp:docPr id="2072209955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265493774" name="Picture"/>
+                                <pic:cNvPr id="2072209955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104116941" name="Picture">
+                        <wp:docPr id="1698182646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104116941" name="Picture"/>
+                                <pic:cNvPr id="1698182646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071585717" name="Picture">
+                        <wp:docPr id="1036733568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071585717" name="Picture"/>
+                                <pic:cNvPr id="1036733568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023986385" name="Picture">
+                        <wp:docPr id="1780787944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023986385" name="Picture"/>
+                                <pic:cNvPr id="1780787944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29859522" name="Picture">
+                        <wp:docPr id="1115021651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29859522" name="Picture"/>
+                                <pic:cNvPr id="1115021651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343683316" name="Picture">
+                        <wp:docPr id="535108063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343683316" name="Picture"/>
+                                <pic:cNvPr id="535108063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398177791" name="Picture">
+                        <wp:docPr id="434672295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398177791" name="Picture"/>
+                                <pic:cNvPr id="434672295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43776484" name="Picture">
+                        <wp:docPr id="373142561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43776484" name="Picture"/>
+                                <pic:cNvPr id="373142561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856788927" name="Picture">
+                        <wp:docPr id="1867564850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856788927" name="Picture"/>
+                                <pic:cNvPr id="1867564850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485128756" name="Picture">
+                        <wp:docPr id="854179140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485128756" name="Picture"/>
+                                <pic:cNvPr id="854179140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579170296" name="Picture">
+                        <wp:docPr id="1780543944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579170296" name="Picture"/>
+                                <pic:cNvPr id="1780543944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848853739" name="Picture">
+                  <wp:docPr id="1010220548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848853739" name="Picture"/>
+                          <pic:cNvPr id="1010220548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165659872" name="Picture">
+                  <wp:docPr id="2010172479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165659872" name="Picture"/>
+                          <pic:cNvPr id="2010172479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21372679" name="Picture">
+                  <wp:docPr id="164954569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21372679" name="Picture"/>
+                          <pic:cNvPr id="164954569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3854734" name="Picture">
+                  <wp:docPr id="299102738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3854734" name="Picture"/>
+                          <pic:cNvPr id="299102738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607600104" name="Picture">
+                  <wp:docPr id="1487396010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607600104" name="Picture"/>
+                          <pic:cNvPr id="1487396010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404902793" name="Picture">
+                  <wp:docPr id="84922583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404902793" name="Picture"/>
+                          <pic:cNvPr id="84922583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079025866" name="Picture">
+                        <wp:docPr id="421741055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079025866" name="Picture"/>
+                                <pic:cNvPr id="421741055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863506937" name="Picture">
+                  <wp:docPr id="1975380079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863506937" name="Picture"/>
+                          <pic:cNvPr id="1975380079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099269608" name="Picture">
+                  <wp:docPr id="785174991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099269608" name="Picture"/>
+                          <pic:cNvPr id="785174991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942925430" name="Picture">
+                  <wp:docPr id="769872208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942925430" name="Picture"/>
+                          <pic:cNvPr id="769872208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054084215" name="Picture">
+                  <wp:docPr id="1096618040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054084215" name="Picture"/>
+                          <pic:cNvPr id="1096618040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674127502" name="Picture">
+                  <wp:docPr id="1795470977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674127502" name="Picture"/>
+                          <pic:cNvPr id="1795470977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979018785" name="Picture">
+                  <wp:docPr id="1101465392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979018785" name="Picture"/>
+                          <pic:cNvPr id="1101465392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877460410" name="Picture">
+                        <wp:docPr id="995963284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877460410" name="Picture"/>
+                                <pic:cNvPr id="995963284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692473422" name="Picture">
+                        <wp:docPr id="844380891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692473422" name="Picture"/>
+                                <pic:cNvPr id="844380891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047140343" name="Picture">
+                  <wp:docPr id="1624734868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047140343" name="Picture"/>
+                          <pic:cNvPr id="1624734868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764815274" name="Picture">
+                  <wp:docPr id="2071006459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764815274" name="Picture"/>
+                          <pic:cNvPr id="2071006459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726968763" name="Picture">
+                  <wp:docPr id="711083522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726968763" name="Picture"/>
+                          <pic:cNvPr id="711083522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767317879" name="Picture">
+                  <wp:docPr id="157054424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767317879" name="Picture"/>
+                          <pic:cNvPr id="157054424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609681220" name="Picture">
+                  <wp:docPr id="1569877922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609681220" name="Picture"/>
+                          <pic:cNvPr id="1569877922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656397097" name="Picture">
+                  <wp:docPr id="1930394002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656397097" name="Picture"/>
+                          <pic:cNvPr id="1930394002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033104136" name="Picture">
+                        <wp:docPr id="1343105616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033104136" name="Picture"/>
+                                <pic:cNvPr id="1343105616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334179883" name="Picture">
+                  <wp:docPr id="56439411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334179883" name="Picture"/>
+                          <pic:cNvPr id="56439411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928044491" name="Picture">
+                  <wp:docPr id="360749262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928044491" name="Picture"/>
+                          <pic:cNvPr id="360749262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050409853" name="Picture">
+                  <wp:docPr id="1306123364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050409853" name="Picture"/>
+                          <pic:cNvPr id="1306123364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514578032" name="Picture">
+                  <wp:docPr id="2083560451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514578032" name="Picture"/>
+                          <pic:cNvPr id="2083560451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160538065" name="Picture">
+                  <wp:docPr id="1062874182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160538065" name="Picture"/>
+                          <pic:cNvPr id="1062874182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639324183" name="Picture">
+                  <wp:docPr id="1875366860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639324183" name="Picture"/>
+                          <pic:cNvPr id="1875366860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874359903" name="Picture">
+                        <wp:docPr id="1134991318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874359903" name="Picture"/>
+                                <pic:cNvPr id="1134991318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38554,57 +38554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656876930" name="Picture">
+                  <wp:docPr id="476233580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656876930" name="Picture"/>
+                          <pic:cNvPr id="476233580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38643,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174761886" name="Picture">
+                  <wp:docPr id="1073550895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174761886" name="Picture"/>
+                          <pic:cNvPr id="1073550895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405914584" name="Picture">
+                  <wp:docPr id="1217539617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405914584" name="Picture"/>
+                          <pic:cNvPr id="1217539617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178582676" name="Picture">
+                  <wp:docPr id="450237394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178582676" name="Picture"/>
+                          <pic:cNvPr id="450237394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,57 +40388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069707061" name="Picture">
+                  <wp:docPr id="707775786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069707061" name="Picture"/>
+                          <pic:cNvPr id="707775786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41765,57 +41765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843879448" name="Picture">
+                  <wp:docPr id="391685704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843879448" name="Picture"/>
+                          <pic:cNvPr id="391685704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42908,57 +42908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083666382" name="Picture">
+                        <wp:docPr id="1579710147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083666382" name="Picture"/>
+                                <pic:cNvPr id="1579710147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44129,57 +44129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391638618" name="Picture">
+                  <wp:docPr id="210825640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391638618" name="Picture"/>
+                          <pic:cNvPr id="210825640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469938025" name="Picture">
+                  <wp:docPr id="473042417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469938025" name="Picture"/>
+                          <pic:cNvPr id="473042417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44614,57 +44614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525019215" name="Picture">
+                  <wp:docPr id="22818199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525019215" name="Picture"/>
+                          <pic:cNvPr id="22818199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>