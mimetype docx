--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069557468" name="Picture">
+                  <wp:docPr id="1173401725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069557468" name="Picture"/>
+                          <pic:cNvPr id="1173401725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85164461" name="Picture">
+                  <wp:docPr id="1574612258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85164461" name="Picture"/>
+                          <pic:cNvPr id="1574612258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611792239" name="Picture">
+                        <wp:docPr id="448567565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611792239" name="Picture"/>
+                                <pic:cNvPr id="448567565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057126197" name="Picture">
+                  <wp:docPr id="995663091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057126197" name="Picture"/>
+                          <pic:cNvPr id="995663091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721285201" name="Picture">
+                  <wp:docPr id="1572079587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721285201" name="Picture"/>
+                          <pic:cNvPr id="1572079587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734836153" name="Picture">
+                  <wp:docPr id="877858135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734836153" name="Picture"/>
+                          <pic:cNvPr id="877858135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808701208" name="Picture">
+                  <wp:docPr id="1483523377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808701208" name="Picture"/>
+                          <pic:cNvPr id="1483523377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812793657" name="Picture">
+                  <wp:docPr id="1360538574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812793657" name="Picture"/>
+                          <pic:cNvPr id="1360538574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364816937" name="Picture">
+                        <wp:docPr id="1721264283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364816937" name="Picture"/>
+                                <pic:cNvPr id="1721264283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606810928" name="Picture">
+                        <wp:docPr id="1048242960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606810928" name="Picture"/>
+                                <pic:cNvPr id="1048242960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785671233" name="Picture">
+                        <wp:docPr id="1269941933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785671233" name="Picture"/>
+                                <pic:cNvPr id="1269941933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936104660" name="Picture">
+                        <wp:docPr id="132883265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936104660" name="Picture"/>
+                                <pic:cNvPr id="132883265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937001167" name="Picture">
+                        <wp:docPr id="1546872843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937001167" name="Picture"/>
+                                <pic:cNvPr id="1546872843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563632128" name="Picture">
+                        <wp:docPr id="1049809043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563632128" name="Picture"/>
+                                <pic:cNvPr id="1049809043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223428240" name="Picture">
+                        <wp:docPr id="1677534187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223428240" name="Picture"/>
+                                <pic:cNvPr id="1677534187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784944874" name="Picture">
+                        <wp:docPr id="785927145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784944874" name="Picture"/>
+                                <pic:cNvPr id="785927145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522746202" name="Picture">
+                        <wp:docPr id="724942623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522746202" name="Picture"/>
+                                <pic:cNvPr id="724942623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558170552" name="Picture">
+                        <wp:docPr id="1568358866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558170552" name="Picture"/>
+                                <pic:cNvPr id="1568358866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101369097" name="Picture">
+                        <wp:docPr id="131551178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101369097" name="Picture"/>
+                                <pic:cNvPr id="131551178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120274316" name="Picture">
+                        <wp:docPr id="1381059026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120274316" name="Picture"/>
+                                <pic:cNvPr id="1381059026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828938489" name="Picture">
+                        <wp:docPr id="1415365615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828938489" name="Picture"/>
+                                <pic:cNvPr id="1415365615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691262346" name="Picture">
+                        <wp:docPr id="1005224832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691262346" name="Picture"/>
+                                <pic:cNvPr id="1005224832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434953537" name="Picture">
+                        <wp:docPr id="848672791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434953537" name="Picture"/>
+                                <pic:cNvPr id="848672791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061382263" name="Picture">
+                  <wp:docPr id="898178487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061382263" name="Picture"/>
+                          <pic:cNvPr id="898178487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264379705" name="Picture">
+                  <wp:docPr id="561143185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264379705" name="Picture"/>
+                          <pic:cNvPr id="561143185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426280879" name="Picture">
+                  <wp:docPr id="150963312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426280879" name="Picture"/>
+                          <pic:cNvPr id="150963312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657201932" name="Picture">
+                  <wp:docPr id="317068038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657201932" name="Picture"/>
+                          <pic:cNvPr id="317068038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600820013" name="Picture">
+                  <wp:docPr id="2087516019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600820013" name="Picture"/>
+                          <pic:cNvPr id="2087516019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620945197" name="Picture">
+                  <wp:docPr id="744817215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620945197" name="Picture"/>
+                          <pic:cNvPr id="744817215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630888707" name="Picture">
+                        <wp:docPr id="1504872210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630888707" name="Picture"/>
+                                <pic:cNvPr id="1504872210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411844730" name="Picture">
+                  <wp:docPr id="1503514545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411844730" name="Picture"/>
+                          <pic:cNvPr id="1503514545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667985146" name="Picture">
+                  <wp:docPr id="848566794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667985146" name="Picture"/>
+                          <pic:cNvPr id="848566794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306753813" name="Picture">
+                  <wp:docPr id="2136183133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306753813" name="Picture"/>
+                          <pic:cNvPr id="2136183133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42499593" name="Picture">
+                  <wp:docPr id="928661967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42499593" name="Picture"/>
+                          <pic:cNvPr id="928661967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625845055" name="Picture">
+                  <wp:docPr id="781175073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625845055" name="Picture"/>
+                          <pic:cNvPr id="781175073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067865085" name="Picture">
+                  <wp:docPr id="1894111519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067865085" name="Picture"/>
+                          <pic:cNvPr id="1894111519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819716494" name="Picture">
+                        <wp:docPr id="265166783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819716494" name="Picture"/>
+                                <pic:cNvPr id="265166783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488971072" name="Picture">
+                        <wp:docPr id="1194311178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488971072" name="Picture"/>
+                                <pic:cNvPr id="1194311178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728593192" name="Picture">
+                  <wp:docPr id="1463543518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728593192" name="Picture"/>
+                          <pic:cNvPr id="1463543518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020117516" name="Picture">
+                  <wp:docPr id="1200182847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020117516" name="Picture"/>
+                          <pic:cNvPr id="1200182847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575581493" name="Picture">
+                  <wp:docPr id="1383563745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575581493" name="Picture"/>
+                          <pic:cNvPr id="1383563745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472973606" name="Picture">
+                  <wp:docPr id="469787579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472973606" name="Picture"/>
+                          <pic:cNvPr id="469787579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306253970" name="Picture">
+                  <wp:docPr id="1176637123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306253970" name="Picture"/>
+                          <pic:cNvPr id="1176637123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183667406" name="Picture">
+                  <wp:docPr id="547494352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183667406" name="Picture"/>
+                          <pic:cNvPr id="547494352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30341,57 +30341,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127243376" name="Picture">
+                        <wp:docPr id="894305237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127243376" name="Picture"/>
+                                <pic:cNvPr id="894305237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32511,57 +32511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260241221" name="Picture">
+                  <wp:docPr id="1908342609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260241221" name="Picture"/>
+                          <pic:cNvPr id="1908342609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32600,57 +32600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195205917" name="Picture">
+                  <wp:docPr id="1013276165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195205917" name="Picture"/>
+                          <pic:cNvPr id="1013276165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33244,57 +33244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739097265" name="Picture">
+                  <wp:docPr id="2037424887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739097265" name="Picture"/>
+                          <pic:cNvPr id="2037424887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34242,57 +34242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450772259" name="Picture">
+                  <wp:docPr id="1661683381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450772259" name="Picture"/>
+                          <pic:cNvPr id="1661683381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34345,57 +34345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281041576" name="Picture">
+                  <wp:docPr id="933539054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281041576" name="Picture"/>
+                          <pic:cNvPr id="933539054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35724,57 +35724,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327387250" name="Picture">
+                  <wp:docPr id="722709715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327387250" name="Picture"/>
+                          <pic:cNvPr id="722709715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36877,57 +36877,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306696389" name="Picture">
+                        <wp:docPr id="684034390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306696389" name="Picture"/>
+                                <pic:cNvPr id="684034390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38349,57 +38349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118657299" name="Picture">
+                  <wp:docPr id="512155049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118657299" name="Picture"/>
+                          <pic:cNvPr id="512155049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730244579" name="Picture">
+                  <wp:docPr id="853280324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730244579" name="Picture"/>
+                          <pic:cNvPr id="853280324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39082,57 +39082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585072029" name="Picture">
+                  <wp:docPr id="729239653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585072029" name="Picture"/>
+                          <pic:cNvPr id="729239653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40080,57 +40080,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993153542" name="Picture">
+                  <wp:docPr id="214526644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993153542" name="Picture"/>
+                          <pic:cNvPr id="214526644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40183,57 +40183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367356903" name="Picture">
+                  <wp:docPr id="1310791296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367356903" name="Picture"/>
+                          <pic:cNvPr id="1310791296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41560,57 +41560,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491433427" name="Picture">
+                  <wp:docPr id="139883247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491433427" name="Picture"/>
+                          <pic:cNvPr id="139883247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42703,57 +42703,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338683902" name="Picture">
+                        <wp:docPr id="1708266095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338683902" name="Picture"/>
+                                <pic:cNvPr id="1708266095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119974369" name="Picture">
+                  <wp:docPr id="1579734320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119974369" name="Picture"/>
+                          <pic:cNvPr id="1579734320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43995,57 +43995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721136265" name="Picture">
+                  <wp:docPr id="1062150398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721136265" name="Picture"/>
+                          <pic:cNvPr id="1062150398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44409,57 +44409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168804025" name="Picture">
+                  <wp:docPr id="1145147844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168804025" name="Picture"/>
+                          <pic:cNvPr id="1145147844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>