--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596948620" name="Picture">
+                  <wp:docPr id="2101962314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596948620" name="Picture"/>
+                          <pic:cNvPr id="2101962314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265620313" name="Picture">
+                  <wp:docPr id="796153568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265620313" name="Picture"/>
+                          <pic:cNvPr id="796153568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960670809" name="Picture">
+                        <wp:docPr id="1745555458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960670809" name="Picture"/>
+                                <pic:cNvPr id="1745555458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744940413" name="Picture">
+                  <wp:docPr id="573450726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744940413" name="Picture"/>
+                          <pic:cNvPr id="573450726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427565744" name="Picture">
+                  <wp:docPr id="57027854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427565744" name="Picture"/>
+                          <pic:cNvPr id="57027854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393916918" name="Picture">
+                  <wp:docPr id="1064451261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393916918" name="Picture"/>
+                          <pic:cNvPr id="1064451261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183900126" name="Picture">
+                  <wp:docPr id="1367673386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183900126" name="Picture"/>
+                          <pic:cNvPr id="1367673386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191118864" name="Picture">
+                  <wp:docPr id="1631628168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191118864" name="Picture"/>
+                          <pic:cNvPr id="1631628168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144996382" name="Picture">
+                        <wp:docPr id="1039168900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144996382" name="Picture"/>
+                                <pic:cNvPr id="1039168900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075281824" name="Picture">
+                        <wp:docPr id="1122645865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075281824" name="Picture"/>
+                                <pic:cNvPr id="1122645865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998765199" name="Picture">
+                        <wp:docPr id="1902319255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998765199" name="Picture"/>
+                                <pic:cNvPr id="1902319255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268265896" name="Picture">
+                        <wp:docPr id="738971955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268265896" name="Picture"/>
+                                <pic:cNvPr id="738971955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939814446" name="Picture">
+                        <wp:docPr id="1777736350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939814446" name="Picture"/>
+                                <pic:cNvPr id="1777736350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772689045" name="Picture">
+                        <wp:docPr id="243189363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772689045" name="Picture"/>
+                                <pic:cNvPr id="243189363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146291525" name="Picture">
+                        <wp:docPr id="917343408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146291525" name="Picture"/>
+                                <pic:cNvPr id="917343408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357307420" name="Picture">
+                        <wp:docPr id="203865176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357307420" name="Picture"/>
+                                <pic:cNvPr id="203865176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148637469" name="Picture">
+                        <wp:docPr id="142871410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148637469" name="Picture"/>
+                                <pic:cNvPr id="142871410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010661941" name="Picture">
+                        <wp:docPr id="2145765129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010661941" name="Picture"/>
+                                <pic:cNvPr id="2145765129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847345844" name="Picture">
+                        <wp:docPr id="1916577816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847345844" name="Picture"/>
+                                <pic:cNvPr id="1916577816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035710733" name="Picture">
+                        <wp:docPr id="1694081498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035710733" name="Picture"/>
+                                <pic:cNvPr id="1694081498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194898319" name="Picture">
+                        <wp:docPr id="943224479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194898319" name="Picture"/>
+                                <pic:cNvPr id="943224479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457599452" name="Picture">
+                        <wp:docPr id="549577215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457599452" name="Picture"/>
+                                <pic:cNvPr id="549577215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307001319" name="Picture">
+                        <wp:docPr id="1396934329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307001319" name="Picture"/>
+                                <pic:cNvPr id="1396934329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180609753" name="Picture">
+                        <wp:docPr id="401182074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180609753" name="Picture"/>
+                                <pic:cNvPr id="401182074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445276165" name="Picture">
+                        <wp:docPr id="511360878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445276165" name="Picture"/>
+                                <pic:cNvPr id="511360878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462706356" name="Picture">
+                        <wp:docPr id="57544845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462706356" name="Picture"/>
+                                <pic:cNvPr id="57544845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326512820" name="Picture">
+                  <wp:docPr id="2019013924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326512820" name="Picture"/>
+                          <pic:cNvPr id="2019013924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040783647" name="Picture">
+                  <wp:docPr id="283665632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040783647" name="Picture"/>
+                          <pic:cNvPr id="283665632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209445610" name="Picture">
+                  <wp:docPr id="1328833453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209445610" name="Picture"/>
+                          <pic:cNvPr id="1328833453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9757073" name="Picture">
+                  <wp:docPr id="412425395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9757073" name="Picture"/>
+                          <pic:cNvPr id="412425395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133297799" name="Picture">
+                  <wp:docPr id="193285203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133297799" name="Picture"/>
+                          <pic:cNvPr id="193285203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230392511" name="Picture">
+                  <wp:docPr id="1542598138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230392511" name="Picture"/>
+                          <pic:cNvPr id="1542598138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209905929" name="Picture">
+                        <wp:docPr id="392838951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209905929" name="Picture"/>
+                                <pic:cNvPr id="392838951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865687454" name="Picture">
+                  <wp:docPr id="1725890830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865687454" name="Picture"/>
+                          <pic:cNvPr id="1725890830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607370509" name="Picture">
+                  <wp:docPr id="2080688148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607370509" name="Picture"/>
+                          <pic:cNvPr id="2080688148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071829539" name="Picture">
+                  <wp:docPr id="986796980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071829539" name="Picture"/>
+                          <pic:cNvPr id="986796980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670652191" name="Picture">
+                  <wp:docPr id="526163733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670652191" name="Picture"/>
+                          <pic:cNvPr id="526163733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574946570" name="Picture">
+                  <wp:docPr id="339278624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574946570" name="Picture"/>
+                          <pic:cNvPr id="339278624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473695597" name="Picture">
+                  <wp:docPr id="293607794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473695597" name="Picture"/>
+                          <pic:cNvPr id="293607794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372493029" name="Picture">
+                        <wp:docPr id="1847833153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372493029" name="Picture"/>
+                                <pic:cNvPr id="1847833153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225903536" name="Picture">
+                        <wp:docPr id="975606786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225903536" name="Picture"/>
+                                <pic:cNvPr id="975606786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107116693" name="Picture">
+                  <wp:docPr id="1231329469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107116693" name="Picture"/>
+                          <pic:cNvPr id="1231329469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401526926" name="Picture">
+                  <wp:docPr id="255742749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401526926" name="Picture"/>
+                          <pic:cNvPr id="255742749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752296148" name="Picture">
+                  <wp:docPr id="186714217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752296148" name="Picture"/>
+                          <pic:cNvPr id="186714217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92804075" name="Picture">
+                  <wp:docPr id="1541918420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92804075" name="Picture"/>
+                          <pic:cNvPr id="1541918420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596917765" name="Picture">
+                  <wp:docPr id="394005558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596917765" name="Picture"/>
+                          <pic:cNvPr id="394005558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804360170" name="Picture">
+                  <wp:docPr id="1785995448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804360170" name="Picture"/>
+                          <pic:cNvPr id="1785995448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774226053" name="Picture">
+                        <wp:docPr id="1136267407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774226053" name="Picture"/>
+                                <pic:cNvPr id="1136267407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611320670" name="Picture">
+                  <wp:docPr id="142645664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611320670" name="Picture"/>
+                          <pic:cNvPr id="142645664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491892641" name="Picture">
+                  <wp:docPr id="1628735920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491892641" name="Picture"/>
+                          <pic:cNvPr id="1628735920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483030373" name="Picture">
+                  <wp:docPr id="251222538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483030373" name="Picture"/>
+                          <pic:cNvPr id="251222538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477399340" name="Picture">
+                  <wp:docPr id="769921816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477399340" name="Picture"/>
+                          <pic:cNvPr id="769921816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152365752" name="Picture">
+                  <wp:docPr id="1058510701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152365752" name="Picture"/>
+                          <pic:cNvPr id="1058510701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173618846" name="Picture">
+                  <wp:docPr id="708573473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173618846" name="Picture"/>
+                          <pic:cNvPr id="708573473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330390130" name="Picture">
+                        <wp:docPr id="1535933963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330390130" name="Picture"/>
+                                <pic:cNvPr id="1535933963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216143555" name="Picture">
+                  <wp:docPr id="772503210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216143555" name="Picture"/>
+                          <pic:cNvPr id="772503210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446703468" name="Picture">
+                  <wp:docPr id="577537920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446703468" name="Picture"/>
+                          <pic:cNvPr id="577537920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290585312" name="Picture">
+                  <wp:docPr id="1440482705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290585312" name="Picture"/>
+                          <pic:cNvPr id="1440482705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167478729" name="Picture">
+                  <wp:docPr id="1142891243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167478729" name="Picture"/>
+                          <pic:cNvPr id="1142891243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871976189" name="Picture">
+                  <wp:docPr id="1546011392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871976189" name="Picture"/>
+                          <pic:cNvPr id="1546011392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467239830" name="Picture">
+                  <wp:docPr id="23555495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467239830" name="Picture"/>
+                          <pic:cNvPr id="23555495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619386565" name="Picture">
+                  <wp:docPr id="1968299768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619386565" name="Picture"/>
+                          <pic:cNvPr id="1968299768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945761021" name="Picture">
+                  <wp:docPr id="1340186528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945761021" name="Picture"/>
+                          <pic:cNvPr id="1340186528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686440748" name="Picture">
+                  <wp:docPr id="411527124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686440748" name="Picture"/>
+                          <pic:cNvPr id="411527124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270805651" name="Picture">
+                  <wp:docPr id="1665582723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270805651" name="Picture"/>
+                          <pic:cNvPr id="1665582723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489649491" name="Picture">
+                  <wp:docPr id="346647878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489649491" name="Picture"/>
+                          <pic:cNvPr id="346647878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791137284" name="Picture">
+                  <wp:docPr id="1833520576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791137284" name="Picture"/>
+                          <pic:cNvPr id="1833520576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369168872" name="Picture">
+                  <wp:docPr id="465410428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369168872" name="Picture"/>
+                          <pic:cNvPr id="465410428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723428782" name="Picture">
+                  <wp:docPr id="645169737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723428782" name="Picture"/>
+                          <pic:cNvPr id="645169737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591491743" name="Picture">
+                  <wp:docPr id="1069947994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591491743" name="Picture"/>
+                          <pic:cNvPr id="1069947994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>