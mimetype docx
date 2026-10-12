--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101962314" name="Picture">
+                  <wp:docPr id="139400996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101962314" name="Picture"/>
+                          <pic:cNvPr id="139400996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796153568" name="Picture">
+                  <wp:docPr id="208307740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796153568" name="Picture"/>
+                          <pic:cNvPr id="208307740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745555458" name="Picture">
+                        <wp:docPr id="151794402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745555458" name="Picture"/>
+                                <pic:cNvPr id="151794402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573450726" name="Picture">
+                  <wp:docPr id="1933189942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573450726" name="Picture"/>
+                          <pic:cNvPr id="1933189942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57027854" name="Picture">
+                  <wp:docPr id="1082799352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57027854" name="Picture"/>
+                          <pic:cNvPr id="1082799352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064451261" name="Picture">
+                  <wp:docPr id="893536495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064451261" name="Picture"/>
+                          <pic:cNvPr id="893536495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367673386" name="Picture">
+                  <wp:docPr id="156673015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367673386" name="Picture"/>
+                          <pic:cNvPr id="156673015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631628168" name="Picture">
+                  <wp:docPr id="1313572679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631628168" name="Picture"/>
+                          <pic:cNvPr id="1313572679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039168900" name="Picture">
+                        <wp:docPr id="463482982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039168900" name="Picture"/>
+                                <pic:cNvPr id="463482982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122645865" name="Picture">
+                        <wp:docPr id="1997085252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122645865" name="Picture"/>
+                                <pic:cNvPr id="1997085252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902319255" name="Picture">
+                        <wp:docPr id="1409006561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902319255" name="Picture"/>
+                                <pic:cNvPr id="1409006561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738971955" name="Picture">
+                        <wp:docPr id="1036530310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738971955" name="Picture"/>
+                                <pic:cNvPr id="1036530310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777736350" name="Picture">
+                        <wp:docPr id="1251632407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777736350" name="Picture"/>
+                                <pic:cNvPr id="1251632407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243189363" name="Picture">
+                        <wp:docPr id="1453515000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243189363" name="Picture"/>
+                                <pic:cNvPr id="1453515000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917343408" name="Picture">
+                        <wp:docPr id="1420724306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917343408" name="Picture"/>
+                                <pic:cNvPr id="1420724306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203865176" name="Picture">
+                        <wp:docPr id="705067895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203865176" name="Picture"/>
+                                <pic:cNvPr id="705067895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142871410" name="Picture">
+                        <wp:docPr id="625965408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142871410" name="Picture"/>
+                                <pic:cNvPr id="625965408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145765129" name="Picture">
+                        <wp:docPr id="1101332184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145765129" name="Picture"/>
+                                <pic:cNvPr id="1101332184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916577816" name="Picture">
+                        <wp:docPr id="2117904393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916577816" name="Picture"/>
+                                <pic:cNvPr id="2117904393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694081498" name="Picture">
+                        <wp:docPr id="1205874968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694081498" name="Picture"/>
+                                <pic:cNvPr id="1205874968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943224479" name="Picture">
+                        <wp:docPr id="1196966818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943224479" name="Picture"/>
+                                <pic:cNvPr id="1196966818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549577215" name="Picture">
+                        <wp:docPr id="558924147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549577215" name="Picture"/>
+                                <pic:cNvPr id="558924147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396934329" name="Picture">
+                        <wp:docPr id="911990446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396934329" name="Picture"/>
+                                <pic:cNvPr id="911990446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401182074" name="Picture">
+                        <wp:docPr id="97046735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401182074" name="Picture"/>
+                                <pic:cNvPr id="97046735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511360878" name="Picture">
+                        <wp:docPr id="654945972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511360878" name="Picture"/>
+                                <pic:cNvPr id="654945972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57544845" name="Picture">
+                        <wp:docPr id="259472742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57544845" name="Picture"/>
+                                <pic:cNvPr id="259472742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019013924" name="Picture">
+                  <wp:docPr id="1141290859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019013924" name="Picture"/>
+                          <pic:cNvPr id="1141290859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283665632" name="Picture">
+                  <wp:docPr id="433538919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283665632" name="Picture"/>
+                          <pic:cNvPr id="433538919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328833453" name="Picture">
+                  <wp:docPr id="1279015367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328833453" name="Picture"/>
+                          <pic:cNvPr id="1279015367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412425395" name="Picture">
+                  <wp:docPr id="1970192523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412425395" name="Picture"/>
+                          <pic:cNvPr id="1970192523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193285203" name="Picture">
+                  <wp:docPr id="515311634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193285203" name="Picture"/>
+                          <pic:cNvPr id="515311634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542598138" name="Picture">
+                  <wp:docPr id="1921266099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542598138" name="Picture"/>
+                          <pic:cNvPr id="1921266099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392838951" name="Picture">
+                        <wp:docPr id="224025309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392838951" name="Picture"/>
+                                <pic:cNvPr id="224025309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725890830" name="Picture">
+                  <wp:docPr id="191140945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725890830" name="Picture"/>
+                          <pic:cNvPr id="191140945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080688148" name="Picture">
+                  <wp:docPr id="612432623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080688148" name="Picture"/>
+                          <pic:cNvPr id="612432623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986796980" name="Picture">
+                  <wp:docPr id="2077474832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986796980" name="Picture"/>
+                          <pic:cNvPr id="2077474832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526163733" name="Picture">
+                  <wp:docPr id="896381794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526163733" name="Picture"/>
+                          <pic:cNvPr id="896381794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339278624" name="Picture">
+                  <wp:docPr id="238789874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339278624" name="Picture"/>
+                          <pic:cNvPr id="238789874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293607794" name="Picture">
+                  <wp:docPr id="2048528835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293607794" name="Picture"/>
+                          <pic:cNvPr id="2048528835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847833153" name="Picture">
+                        <wp:docPr id="802857900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847833153" name="Picture"/>
+                                <pic:cNvPr id="802857900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975606786" name="Picture">
+                        <wp:docPr id="30838978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975606786" name="Picture"/>
+                                <pic:cNvPr id="30838978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231329469" name="Picture">
+                  <wp:docPr id="2070647959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231329469" name="Picture"/>
+                          <pic:cNvPr id="2070647959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255742749" name="Picture">
+                  <wp:docPr id="1742778055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255742749" name="Picture"/>
+                          <pic:cNvPr id="1742778055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186714217" name="Picture">
+                  <wp:docPr id="1164225753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186714217" name="Picture"/>
+                          <pic:cNvPr id="1164225753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541918420" name="Picture">
+                  <wp:docPr id="782505322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541918420" name="Picture"/>
+                          <pic:cNvPr id="782505322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394005558" name="Picture">
+                  <wp:docPr id="1175168494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394005558" name="Picture"/>
+                          <pic:cNvPr id="1175168494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785995448" name="Picture">
+                  <wp:docPr id="2037301106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785995448" name="Picture"/>
+                          <pic:cNvPr id="2037301106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136267407" name="Picture">
+                        <wp:docPr id="2121822922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136267407" name="Picture"/>
+                                <pic:cNvPr id="2121822922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142645664" name="Picture">
+                  <wp:docPr id="1919014744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142645664" name="Picture"/>
+                          <pic:cNvPr id="1919014744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628735920" name="Picture">
+                  <wp:docPr id="450064897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628735920" name="Picture"/>
+                          <pic:cNvPr id="450064897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251222538" name="Picture">
+                  <wp:docPr id="133471170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251222538" name="Picture"/>
+                          <pic:cNvPr id="133471170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769921816" name="Picture">
+                  <wp:docPr id="1691543151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769921816" name="Picture"/>
+                          <pic:cNvPr id="1691543151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058510701" name="Picture">
+                  <wp:docPr id="1213994769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058510701" name="Picture"/>
+                          <pic:cNvPr id="1213994769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708573473" name="Picture">
+                  <wp:docPr id="876578272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708573473" name="Picture"/>
+                          <pic:cNvPr id="876578272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535933963" name="Picture">
+                        <wp:docPr id="607378052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535933963" name="Picture"/>
+                                <pic:cNvPr id="607378052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772503210" name="Picture">
+                  <wp:docPr id="1818975079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772503210" name="Picture"/>
+                          <pic:cNvPr id="1818975079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577537920" name="Picture">
+                  <wp:docPr id="1876742819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577537920" name="Picture"/>
+                          <pic:cNvPr id="1876742819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440482705" name="Picture">
+                  <wp:docPr id="1799291734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440482705" name="Picture"/>
+                          <pic:cNvPr id="1799291734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142891243" name="Picture">
+                  <wp:docPr id="1009472085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142891243" name="Picture"/>
+                          <pic:cNvPr id="1009472085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546011392" name="Picture">
+                  <wp:docPr id="1511351791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546011392" name="Picture"/>
+                          <pic:cNvPr id="1511351791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23555495" name="Picture">
+                  <wp:docPr id="1249071366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23555495" name="Picture"/>
+                          <pic:cNvPr id="1249071366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968299768" name="Picture">
+                  <wp:docPr id="2039734179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968299768" name="Picture"/>
+                          <pic:cNvPr id="2039734179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340186528" name="Picture">
+                  <wp:docPr id="699947766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340186528" name="Picture"/>
+                          <pic:cNvPr id="699947766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411527124" name="Picture">
+                  <wp:docPr id="1367684564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411527124" name="Picture"/>
+                          <pic:cNvPr id="1367684564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665582723" name="Picture">
+                  <wp:docPr id="1893838538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665582723" name="Picture"/>
+                          <pic:cNvPr id="1893838538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346647878" name="Picture">
+                  <wp:docPr id="123620755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346647878" name="Picture"/>
+                          <pic:cNvPr id="123620755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833520576" name="Picture">
+                  <wp:docPr id="395892305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833520576" name="Picture"/>
+                          <pic:cNvPr id="395892305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465410428" name="Picture">
+                  <wp:docPr id="1711820967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465410428" name="Picture"/>
+                          <pic:cNvPr id="1711820967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645169737" name="Picture">
+                  <wp:docPr id="2094403207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645169737" name="Picture"/>
+                          <pic:cNvPr id="2094403207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069947994" name="Picture">
+                  <wp:docPr id="715478056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069947994" name="Picture"/>
+                          <pic:cNvPr id="715478056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>