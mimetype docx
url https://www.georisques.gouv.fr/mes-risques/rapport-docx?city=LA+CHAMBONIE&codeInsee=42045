--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537715425" name="Picture">
+                  <wp:docPr id="1029052596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537715425" name="Picture"/>
+                          <pic:cNvPr id="1029052596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658330910" name="Picture">
+                  <wp:docPr id="1908261260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658330910" name="Picture"/>
+                          <pic:cNvPr id="1908261260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360556272" name="Picture">
+                        <wp:docPr id="429271821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360556272" name="Picture"/>
+                                <pic:cNvPr id="429271821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15507012" name="Picture">
+                  <wp:docPr id="774438605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15507012" name="Picture"/>
+                          <pic:cNvPr id="774438605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838424636" name="Picture">
+                  <wp:docPr id="1129027740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838424636" name="Picture"/>
+                          <pic:cNvPr id="1129027740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715739223" name="Picture">
+                  <wp:docPr id="1347551517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715739223" name="Picture"/>
+                          <pic:cNvPr id="1347551517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467728810" name="Picture">
+                  <wp:docPr id="1305129190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467728810" name="Picture"/>
+                          <pic:cNvPr id="1305129190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953263529" name="Picture">
+                  <wp:docPr id="2063919424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953263529" name="Picture"/>
+                          <pic:cNvPr id="2063919424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168444953" name="Picture">
+                        <wp:docPr id="378833371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168444953" name="Picture"/>
+                                <pic:cNvPr id="378833371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800802817" name="Picture">
+                        <wp:docPr id="2008998826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800802817" name="Picture"/>
+                                <pic:cNvPr id="2008998826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563030457" name="Picture">
+                        <wp:docPr id="2085989119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563030457" name="Picture"/>
+                                <pic:cNvPr id="2085989119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454912004" name="Picture">
+                        <wp:docPr id="27530552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454912004" name="Picture"/>
+                                <pic:cNvPr id="27530552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022022257" name="Picture">
+                        <wp:docPr id="388648733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022022257" name="Picture"/>
+                                <pic:cNvPr id="388648733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052409762" name="Picture">
+                        <wp:docPr id="1609474910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052409762" name="Picture"/>
+                                <pic:cNvPr id="1609474910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458357592" name="Picture">
+                        <wp:docPr id="1890223377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458357592" name="Picture"/>
+                                <pic:cNvPr id="1890223377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229169616" name="Picture">
+                        <wp:docPr id="951689678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229169616" name="Picture"/>
+                                <pic:cNvPr id="951689678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164945553" name="Picture">
+                        <wp:docPr id="1081906933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164945553" name="Picture"/>
+                                <pic:cNvPr id="1081906933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249929393" name="Picture">
+                  <wp:docPr id="747595846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249929393" name="Picture"/>
+                          <pic:cNvPr id="747595846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590672450" name="Picture">
+                  <wp:docPr id="2006757604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590672450" name="Picture"/>
+                          <pic:cNvPr id="2006757604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870373490" name="Picture">
+                  <wp:docPr id="1503176599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870373490" name="Picture"/>
+                          <pic:cNvPr id="1503176599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955493076" name="Picture">
+                  <wp:docPr id="746216362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955493076" name="Picture"/>
+                          <pic:cNvPr id="746216362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071684114" name="Picture">
+                  <wp:docPr id="104631716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071684114" name="Picture"/>
+                          <pic:cNvPr id="104631716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13680,57 +13680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8312067" name="Picture">
+                  <wp:docPr id="2014966966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8312067" name="Picture"/>
+                          <pic:cNvPr id="2014966966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14805,57 +14805,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411657944" name="Picture">
+                        <wp:docPr id="651679421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411657944" name="Picture"/>
+                                <pic:cNvPr id="651679421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16158,57 +16158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586839627" name="Picture">
+                  <wp:docPr id="1315291176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586839627" name="Picture"/>
+                          <pic:cNvPr id="1315291176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16247,57 +16247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795084567" name="Picture">
+                  <wp:docPr id="1888426039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795084567" name="Picture"/>
+                          <pic:cNvPr id="1888426039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16891,57 +16891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513312467" name="Picture">
+                  <wp:docPr id="1752517285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513312467" name="Picture"/>
+                          <pic:cNvPr id="1752517285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17889,57 +17889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815528807" name="Picture">
+                  <wp:docPr id="2069130643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815528807" name="Picture"/>
+                          <pic:cNvPr id="2069130643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17992,57 +17992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557209738" name="Picture">
+                  <wp:docPr id="588307622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557209738" name="Picture"/>
+                          <pic:cNvPr id="588307622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19373,57 +19373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654271468" name="Picture">
+                  <wp:docPr id="1165079399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654271468" name="Picture"/>
+                          <pic:cNvPr id="1165079399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20535,57 +20535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176657188" name="Picture">
+                        <wp:docPr id="177254653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176657188" name="Picture"/>
+                                <pic:cNvPr id="177254653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21510,57 +21510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785279546" name="Picture">
+                        <wp:docPr id="226217910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785279546" name="Picture"/>
+                                <pic:cNvPr id="226217910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22899,57 +22899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547801824" name="Picture">
+                  <wp:docPr id="40079804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547801824" name="Picture"/>
+                          <pic:cNvPr id="40079804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22988,57 +22988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106449708" name="Picture">
+                  <wp:docPr id="1714177244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106449708" name="Picture"/>
+                          <pic:cNvPr id="1714177244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23632,57 +23632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912881092" name="Picture">
+                  <wp:docPr id="32632750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912881092" name="Picture"/>
+                          <pic:cNvPr id="32632750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24630,57 +24630,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075171748" name="Picture">
+                  <wp:docPr id="817393364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075171748" name="Picture"/>
+                          <pic:cNvPr id="817393364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24733,57 +24733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907950849" name="Picture">
+                  <wp:docPr id="1112779596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907950849" name="Picture"/>
+                          <pic:cNvPr id="1112779596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26110,57 +26110,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823080804" name="Picture">
+                  <wp:docPr id="444828882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823080804" name="Picture"/>
+                          <pic:cNvPr id="444828882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27253,57 +27253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245172849" name="Picture">
+                        <wp:docPr id="355870542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245172849" name="Picture"/>
+                                <pic:cNvPr id="355870542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28474,57 +28474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847285223" name="Picture">
+                  <wp:docPr id="332778534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847285223" name="Picture"/>
+                          <pic:cNvPr id="332778534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28545,57 +28545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175554437" name="Picture">
+                  <wp:docPr id="2089223740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175554437" name="Picture"/>
+                          <pic:cNvPr id="2089223740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28959,57 +28959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047987794" name="Picture">
+                  <wp:docPr id="1121519932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047987794" name="Picture"/>
+                          <pic:cNvPr id="1121519932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>