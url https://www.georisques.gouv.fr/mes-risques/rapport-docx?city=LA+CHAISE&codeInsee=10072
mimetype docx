--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792946422" name="Picture">
+                  <wp:docPr id="1885236308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792946422" name="Picture"/>
+                          <pic:cNvPr id="1885236308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412506755" name="Picture">
+                  <wp:docPr id="600562112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412506755" name="Picture"/>
+                          <pic:cNvPr id="600562112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796017379" name="Picture">
+                        <wp:docPr id="1232188850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796017379" name="Picture"/>
+                                <pic:cNvPr id="1232188850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717912156" name="Picture">
+                  <wp:docPr id="1722180584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717912156" name="Picture"/>
+                          <pic:cNvPr id="1722180584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038000833" name="Picture">
+                  <wp:docPr id="1583919383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038000833" name="Picture"/>
+                          <pic:cNvPr id="1583919383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783203537" name="Picture">
+                  <wp:docPr id="600017136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783203537" name="Picture"/>
+                          <pic:cNvPr id="600017136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863370625" name="Picture">
+                  <wp:docPr id="1968061329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863370625" name="Picture"/>
+                          <pic:cNvPr id="1968061329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832133736" name="Picture">
+                  <wp:docPr id="1958806746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832133736" name="Picture"/>
+                          <pic:cNvPr id="1958806746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439670629" name="Picture">
+                        <wp:docPr id="114842308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439670629" name="Picture"/>
+                                <pic:cNvPr id="114842308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880071827" name="Picture">
+                        <wp:docPr id="708940633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880071827" name="Picture"/>
+                                <pic:cNvPr id="708940633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729463489" name="Picture">
+                        <wp:docPr id="1908832856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729463489" name="Picture"/>
+                                <pic:cNvPr id="1908832856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461546140" name="Picture">
+                        <wp:docPr id="1841787687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461546140" name="Picture"/>
+                                <pic:cNvPr id="1841787687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057719255" name="Picture">
+                        <wp:docPr id="1711343155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057719255" name="Picture"/>
+                                <pic:cNvPr id="1711343155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644530518" name="Picture">
+                        <wp:docPr id="1004083460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644530518" name="Picture"/>
+                                <pic:cNvPr id="1004083460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15672966" name="Picture">
+                        <wp:docPr id="1835987611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15672966" name="Picture"/>
+                                <pic:cNvPr id="1835987611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947313674" name="Picture">
+                        <wp:docPr id="173267206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947313674" name="Picture"/>
+                                <pic:cNvPr id="173267206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265262916" name="Picture">
+                        <wp:docPr id="829081069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265262916" name="Picture"/>
+                                <pic:cNvPr id="829081069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335698507" name="Picture">
+                        <wp:docPr id="1014798603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335698507" name="Picture"/>
+                                <pic:cNvPr id="1014798603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667278890" name="Picture">
+                        <wp:docPr id="936089185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667278890" name="Picture"/>
+                                <pic:cNvPr id="936089185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019183460" name="Picture">
+                        <wp:docPr id="1176381057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019183460" name="Picture"/>
+                                <pic:cNvPr id="1176381057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486494883" name="Picture">
+                        <wp:docPr id="16484947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486494883" name="Picture"/>
+                                <pic:cNvPr id="16484947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316137179" name="Picture">
+                        <wp:docPr id="149482185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316137179" name="Picture"/>
+                                <pic:cNvPr id="149482185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342223062" name="Picture">
+                        <wp:docPr id="1224335072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342223062" name="Picture"/>
+                                <pic:cNvPr id="1224335072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483607529" name="Picture">
+                  <wp:docPr id="2144756149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483607529" name="Picture"/>
+                          <pic:cNvPr id="2144756149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688656802" name="Picture">
+                  <wp:docPr id="1262653973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688656802" name="Picture"/>
+                          <pic:cNvPr id="1262653973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440737594" name="Picture">
+                  <wp:docPr id="1304897772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440737594" name="Picture"/>
+                          <pic:cNvPr id="1304897772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635176042" name="Picture">
+                  <wp:docPr id="994104131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635176042" name="Picture"/>
+                          <pic:cNvPr id="994104131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764194790" name="Picture">
+                  <wp:docPr id="917870955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764194790" name="Picture"/>
+                          <pic:cNvPr id="917870955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748430361" name="Picture">
+                  <wp:docPr id="1275691492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748430361" name="Picture"/>
+                          <pic:cNvPr id="1275691492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94614558" name="Picture">
+                        <wp:docPr id="269716004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94614558" name="Picture"/>
+                                <pic:cNvPr id="269716004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296822873" name="Picture">
+                  <wp:docPr id="628487748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296822873" name="Picture"/>
+                          <pic:cNvPr id="628487748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452779587" name="Picture">
+                  <wp:docPr id="1694392766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452779587" name="Picture"/>
+                          <pic:cNvPr id="1694392766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48732742" name="Picture">
+                  <wp:docPr id="1756399023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48732742" name="Picture"/>
+                          <pic:cNvPr id="1756399023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107051113" name="Picture">
+                  <wp:docPr id="474715651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107051113" name="Picture"/>
+                          <pic:cNvPr id="474715651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022172574" name="Picture">
+                  <wp:docPr id="376389923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022172574" name="Picture"/>
+                          <pic:cNvPr id="376389923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117163941" name="Picture">
+                  <wp:docPr id="1427251085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117163941" name="Picture"/>
+                          <pic:cNvPr id="1427251085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982321159" name="Picture">
+                        <wp:docPr id="261390470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982321159" name="Picture"/>
+                                <pic:cNvPr id="261390470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865716372" name="Picture">
+                  <wp:docPr id="1158508030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865716372" name="Picture"/>
+                          <pic:cNvPr id="1158508030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379584716" name="Picture">
+                  <wp:docPr id="1848372396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379584716" name="Picture"/>
+                          <pic:cNvPr id="1848372396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429852270" name="Picture">
+                  <wp:docPr id="1210636067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429852270" name="Picture"/>
+                          <pic:cNvPr id="1210636067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263651816" name="Picture">
+                  <wp:docPr id="1847988584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263651816" name="Picture"/>
+                          <pic:cNvPr id="1847988584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498133608" name="Picture">
+                  <wp:docPr id="820912620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498133608" name="Picture"/>
+                          <pic:cNvPr id="820912620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253475232" name="Picture">
+                  <wp:docPr id="796706460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253475232" name="Picture"/>
+                          <pic:cNvPr id="796706460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198425328" name="Picture">
+                        <wp:docPr id="56484800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198425328" name="Picture"/>
+                                <pic:cNvPr id="56484800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036957575" name="Picture">
+                  <wp:docPr id="422058228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036957575" name="Picture"/>
+                          <pic:cNvPr id="422058228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506697025" name="Picture">
+                  <wp:docPr id="930835068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506697025" name="Picture"/>
+                          <pic:cNvPr id="930835068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781795212" name="Picture">
+                  <wp:docPr id="1532288176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781795212" name="Picture"/>
+                          <pic:cNvPr id="1532288176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306071960" name="Picture">
+                  <wp:docPr id="502833131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306071960" name="Picture"/>
+                          <pic:cNvPr id="502833131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966863049" name="Picture">
+                  <wp:docPr id="1908158114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966863049" name="Picture"/>
+                          <pic:cNvPr id="1908158114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930636824" name="Picture">
+                  <wp:docPr id="208723321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930636824" name="Picture"/>
+                          <pic:cNvPr id="208723321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165406416" name="Picture">
+                  <wp:docPr id="777940430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165406416" name="Picture"/>
+                          <pic:cNvPr id="777940430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735914719" name="Picture">
+                  <wp:docPr id="1422271178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735914719" name="Picture"/>
+                          <pic:cNvPr id="1422271178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557670917" name="Picture">
+                  <wp:docPr id="501744992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557670917" name="Picture"/>
+                          <pic:cNvPr id="501744992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261279593" name="Picture">
+                        <wp:docPr id="530698281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261279593" name="Picture"/>
+                                <pic:cNvPr id="530698281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576878008" name="Picture">
+                  <wp:docPr id="1473572630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576878008" name="Picture"/>
+                          <pic:cNvPr id="1473572630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135418747" name="Picture">
+                  <wp:docPr id="598003903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135418747" name="Picture"/>
+                          <pic:cNvPr id="598003903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684808374" name="Picture">
+                  <wp:docPr id="840268922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684808374" name="Picture"/>
+                          <pic:cNvPr id="840268922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263173485" name="Picture">
+                  <wp:docPr id="18404011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263173485" name="Picture"/>
+                          <pic:cNvPr id="18404011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500159162" name="Picture">
+                  <wp:docPr id="273983284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500159162" name="Picture"/>
+                          <pic:cNvPr id="273983284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743802141" name="Picture">
+                  <wp:docPr id="1922328289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743802141" name="Picture"/>
+                          <pic:cNvPr id="1922328289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991877942" name="Picture">
+                        <wp:docPr id="1570785783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991877942" name="Picture"/>
+                                <pic:cNvPr id="1570785783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984215953" name="Picture">
+                  <wp:docPr id="215125964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984215953" name="Picture"/>
+                          <pic:cNvPr id="215125964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829970547" name="Picture">
+                  <wp:docPr id="724419796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829970547" name="Picture"/>
+                          <pic:cNvPr id="724419796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178311572" name="Picture">
+                  <wp:docPr id="1289486003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178311572" name="Picture"/>
+                          <pic:cNvPr id="1289486003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>