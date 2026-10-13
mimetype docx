--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885236308" name="Picture">
+                  <wp:docPr id="1135236042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885236308" name="Picture"/>
+                          <pic:cNvPr id="1135236042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600562112" name="Picture">
+                  <wp:docPr id="1212843714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600562112" name="Picture"/>
+                          <pic:cNvPr id="1212843714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232188850" name="Picture">
+                        <wp:docPr id="1694197268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232188850" name="Picture"/>
+                                <pic:cNvPr id="1694197268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722180584" name="Picture">
+                  <wp:docPr id="2007458942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722180584" name="Picture"/>
+                          <pic:cNvPr id="2007458942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583919383" name="Picture">
+                  <wp:docPr id="58966831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583919383" name="Picture"/>
+                          <pic:cNvPr id="58966831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600017136" name="Picture">
+                  <wp:docPr id="728203110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600017136" name="Picture"/>
+                          <pic:cNvPr id="728203110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968061329" name="Picture">
+                  <wp:docPr id="252030682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968061329" name="Picture"/>
+                          <pic:cNvPr id="252030682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958806746" name="Picture">
+                  <wp:docPr id="494978906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958806746" name="Picture"/>
+                          <pic:cNvPr id="494978906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114842308" name="Picture">
+                        <wp:docPr id="361756340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114842308" name="Picture"/>
+                                <pic:cNvPr id="361756340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708940633" name="Picture">
+                        <wp:docPr id="1976693926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708940633" name="Picture"/>
+                                <pic:cNvPr id="1976693926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908832856" name="Picture">
+                        <wp:docPr id="1960334110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908832856" name="Picture"/>
+                                <pic:cNvPr id="1960334110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841787687" name="Picture">
+                        <wp:docPr id="2086937795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841787687" name="Picture"/>
+                                <pic:cNvPr id="2086937795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711343155" name="Picture">
+                        <wp:docPr id="1996497345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711343155" name="Picture"/>
+                                <pic:cNvPr id="1996497345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004083460" name="Picture">
+                        <wp:docPr id="269358154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004083460" name="Picture"/>
+                                <pic:cNvPr id="269358154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835987611" name="Picture">
+                        <wp:docPr id="1990735234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835987611" name="Picture"/>
+                                <pic:cNvPr id="1990735234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173267206" name="Picture">
+                        <wp:docPr id="1268603193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173267206" name="Picture"/>
+                                <pic:cNvPr id="1268603193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829081069" name="Picture">
+                        <wp:docPr id="1303460178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829081069" name="Picture"/>
+                                <pic:cNvPr id="1303460178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014798603" name="Picture">
+                        <wp:docPr id="731590188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014798603" name="Picture"/>
+                                <pic:cNvPr id="731590188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936089185" name="Picture">
+                        <wp:docPr id="291479657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936089185" name="Picture"/>
+                                <pic:cNvPr id="291479657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176381057" name="Picture">
+                        <wp:docPr id="121050391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176381057" name="Picture"/>
+                                <pic:cNvPr id="121050391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16484947" name="Picture">
+                        <wp:docPr id="780398356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16484947" name="Picture"/>
+                                <pic:cNvPr id="780398356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149482185" name="Picture">
+                        <wp:docPr id="567564334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149482185" name="Picture"/>
+                                <pic:cNvPr id="567564334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224335072" name="Picture">
+                        <wp:docPr id="389566400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224335072" name="Picture"/>
+                                <pic:cNvPr id="389566400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144756149" name="Picture">
+                  <wp:docPr id="1483671060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144756149" name="Picture"/>
+                          <pic:cNvPr id="1483671060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262653973" name="Picture">
+                  <wp:docPr id="2124932723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262653973" name="Picture"/>
+                          <pic:cNvPr id="2124932723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304897772" name="Picture">
+                  <wp:docPr id="1726456624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304897772" name="Picture"/>
+                          <pic:cNvPr id="1726456624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994104131" name="Picture">
+                  <wp:docPr id="334043960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994104131" name="Picture"/>
+                          <pic:cNvPr id="334043960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917870955" name="Picture">
+                  <wp:docPr id="543092570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917870955" name="Picture"/>
+                          <pic:cNvPr id="543092570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275691492" name="Picture">
+                  <wp:docPr id="2028931873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275691492" name="Picture"/>
+                          <pic:cNvPr id="2028931873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269716004" name="Picture">
+                        <wp:docPr id="427051060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269716004" name="Picture"/>
+                                <pic:cNvPr id="427051060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628487748" name="Picture">
+                  <wp:docPr id="747201660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628487748" name="Picture"/>
+                          <pic:cNvPr id="747201660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694392766" name="Picture">
+                  <wp:docPr id="1089309522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694392766" name="Picture"/>
+                          <pic:cNvPr id="1089309522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756399023" name="Picture">
+                  <wp:docPr id="2070105747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756399023" name="Picture"/>
+                          <pic:cNvPr id="2070105747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474715651" name="Picture">
+                  <wp:docPr id="1337940622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474715651" name="Picture"/>
+                          <pic:cNvPr id="1337940622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376389923" name="Picture">
+                  <wp:docPr id="618149331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376389923" name="Picture"/>
+                          <pic:cNvPr id="618149331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427251085" name="Picture">
+                  <wp:docPr id="2133948001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427251085" name="Picture"/>
+                          <pic:cNvPr id="2133948001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261390470" name="Picture">
+                        <wp:docPr id="1719435126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261390470" name="Picture"/>
+                                <pic:cNvPr id="1719435126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158508030" name="Picture">
+                  <wp:docPr id="1750158333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158508030" name="Picture"/>
+                          <pic:cNvPr id="1750158333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848372396" name="Picture">
+                  <wp:docPr id="1064708695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848372396" name="Picture"/>
+                          <pic:cNvPr id="1064708695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210636067" name="Picture">
+                  <wp:docPr id="108143607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210636067" name="Picture"/>
+                          <pic:cNvPr id="108143607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847988584" name="Picture">
+                  <wp:docPr id="383480905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847988584" name="Picture"/>
+                          <pic:cNvPr id="383480905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820912620" name="Picture">
+                  <wp:docPr id="341144412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820912620" name="Picture"/>
+                          <pic:cNvPr id="341144412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796706460" name="Picture">
+                  <wp:docPr id="938799886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796706460" name="Picture"/>
+                          <pic:cNvPr id="938799886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56484800" name="Picture">
+                        <wp:docPr id="387412594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56484800" name="Picture"/>
+                                <pic:cNvPr id="387412594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422058228" name="Picture">
+                  <wp:docPr id="1614331472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422058228" name="Picture"/>
+                          <pic:cNvPr id="1614331472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930835068" name="Picture">
+                  <wp:docPr id="1004579928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930835068" name="Picture"/>
+                          <pic:cNvPr id="1004579928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532288176" name="Picture">
+                  <wp:docPr id="390651316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532288176" name="Picture"/>
+                          <pic:cNvPr id="390651316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502833131" name="Picture">
+                  <wp:docPr id="859186442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502833131" name="Picture"/>
+                          <pic:cNvPr id="859186442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908158114" name="Picture">
+                  <wp:docPr id="218811736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908158114" name="Picture"/>
+                          <pic:cNvPr id="218811736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208723321" name="Picture">
+                  <wp:docPr id="1551762480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208723321" name="Picture"/>
+                          <pic:cNvPr id="1551762480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777940430" name="Picture">
+                  <wp:docPr id="1648519163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777940430" name="Picture"/>
+                          <pic:cNvPr id="1648519163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422271178" name="Picture">
+                  <wp:docPr id="576014812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422271178" name="Picture"/>
+                          <pic:cNvPr id="576014812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501744992" name="Picture">
+                  <wp:docPr id="689898067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501744992" name="Picture"/>
+                          <pic:cNvPr id="689898067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530698281" name="Picture">
+                        <wp:docPr id="483039866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530698281" name="Picture"/>
+                                <pic:cNvPr id="483039866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473572630" name="Picture">
+                  <wp:docPr id="167128592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473572630" name="Picture"/>
+                          <pic:cNvPr id="167128592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598003903" name="Picture">
+                  <wp:docPr id="328668550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598003903" name="Picture"/>
+                          <pic:cNvPr id="328668550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840268922" name="Picture">
+                  <wp:docPr id="1539724484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840268922" name="Picture"/>
+                          <pic:cNvPr id="1539724484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18404011" name="Picture">
+                  <wp:docPr id="433328829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18404011" name="Picture"/>
+                          <pic:cNvPr id="433328829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273983284" name="Picture">
+                  <wp:docPr id="878144265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273983284" name="Picture"/>
+                          <pic:cNvPr id="878144265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922328289" name="Picture">
+                  <wp:docPr id="1928470657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922328289" name="Picture"/>
+                          <pic:cNvPr id="1928470657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570785783" name="Picture">
+                        <wp:docPr id="16427939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570785783" name="Picture"/>
+                                <pic:cNvPr id="16427939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215125964" name="Picture">
+                  <wp:docPr id="1668244757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215125964" name="Picture"/>
+                          <pic:cNvPr id="1668244757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724419796" name="Picture">
+                  <wp:docPr id="241641015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724419796" name="Picture"/>
+                          <pic:cNvPr id="241641015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289486003" name="Picture">
+                  <wp:docPr id="1193645608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289486003" name="Picture"/>
+                          <pic:cNvPr id="1193645608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>