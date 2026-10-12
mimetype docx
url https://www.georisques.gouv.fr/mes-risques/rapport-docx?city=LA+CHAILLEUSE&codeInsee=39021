--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804845434" name="Picture">
+                  <wp:docPr id="932810977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804845434" name="Picture"/>
+                          <pic:cNvPr id="932810977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228240261" name="Picture">
+                  <wp:docPr id="2021889323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228240261" name="Picture"/>
+                          <pic:cNvPr id="2021889323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284510591" name="Picture">
+                        <wp:docPr id="176275315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284510591" name="Picture"/>
+                                <pic:cNvPr id="176275315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930986991" name="Picture">
+                  <wp:docPr id="1355085952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930986991" name="Picture"/>
+                          <pic:cNvPr id="1355085952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730552226" name="Picture">
+                  <wp:docPr id="2145277614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730552226" name="Picture"/>
+                          <pic:cNvPr id="2145277614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739304296" name="Picture">
+                  <wp:docPr id="1883990177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739304296" name="Picture"/>
+                          <pic:cNvPr id="1883990177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786040759" name="Picture">
+                  <wp:docPr id="833665467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786040759" name="Picture"/>
+                          <pic:cNvPr id="833665467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932560682" name="Picture">
+                  <wp:docPr id="316827429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932560682" name="Picture"/>
+                          <pic:cNvPr id="316827429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998739831" name="Picture">
+                        <wp:docPr id="1158413973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998739831" name="Picture"/>
+                                <pic:cNvPr id="1158413973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581192639" name="Picture">
+                        <wp:docPr id="1161315279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581192639" name="Picture"/>
+                                <pic:cNvPr id="1161315279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832544474" name="Picture">
+                        <wp:docPr id="635996365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832544474" name="Picture"/>
+                                <pic:cNvPr id="635996365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608888492" name="Picture">
+                        <wp:docPr id="67863140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608888492" name="Picture"/>
+                                <pic:cNvPr id="67863140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386239369" name="Picture">
+                        <wp:docPr id="309931363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386239369" name="Picture"/>
+                                <pic:cNvPr id="309931363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331178240" name="Picture">
+                        <wp:docPr id="2078761627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331178240" name="Picture"/>
+                                <pic:cNvPr id="2078761627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360012061" name="Picture">
+                        <wp:docPr id="1790782559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360012061" name="Picture"/>
+                                <pic:cNvPr id="1790782559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456593183" name="Picture">
+                        <wp:docPr id="774069313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456593183" name="Picture"/>
+                                <pic:cNvPr id="774069313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406733623" name="Picture">
+                        <wp:docPr id="908901810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406733623" name="Picture"/>
+                                <pic:cNvPr id="908901810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811970433" name="Picture">
+                        <wp:docPr id="1760607609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811970433" name="Picture"/>
+                                <pic:cNvPr id="1760607609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927726713" name="Picture">
+                        <wp:docPr id="706765702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927726713" name="Picture"/>
+                                <pic:cNvPr id="706765702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886475636" name="Picture">
+                        <wp:docPr id="74282584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886475636" name="Picture"/>
+                                <pic:cNvPr id="74282584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563181827" name="Picture">
+                        <wp:docPr id="1612043795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563181827" name="Picture"/>
+                                <pic:cNvPr id="1612043795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081306809" name="Picture">
+                        <wp:docPr id="1197638776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081306809" name="Picture"/>
+                                <pic:cNvPr id="1197638776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996610630" name="Picture">
+                        <wp:docPr id="228014375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996610630" name="Picture"/>
+                                <pic:cNvPr id="228014375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210742666" name="Picture">
+                  <wp:docPr id="843851042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210742666" name="Picture"/>
+                          <pic:cNvPr id="843851042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698536543" name="Picture">
+                  <wp:docPr id="1893639086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698536543" name="Picture"/>
+                          <pic:cNvPr id="1893639086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56454085" name="Picture">
+                  <wp:docPr id="540464473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56454085" name="Picture"/>
+                          <pic:cNvPr id="540464473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153588796" name="Picture">
+                  <wp:docPr id="2122691303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153588796" name="Picture"/>
+                          <pic:cNvPr id="2122691303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527362197" name="Picture">
+                  <wp:docPr id="375312527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527362197" name="Picture"/>
+                          <pic:cNvPr id="375312527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117369420" name="Picture">
+                  <wp:docPr id="1072111689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117369420" name="Picture"/>
+                          <pic:cNvPr id="1072111689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520702294" name="Picture">
+                        <wp:docPr id="279867062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520702294" name="Picture"/>
+                                <pic:cNvPr id="279867062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503388045" name="Picture">
+                  <wp:docPr id="177857992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503388045" name="Picture"/>
+                          <pic:cNvPr id="177857992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410707886" name="Picture">
+                  <wp:docPr id="1018992527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410707886" name="Picture"/>
+                          <pic:cNvPr id="1018992527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648257364" name="Picture">
+                  <wp:docPr id="1602520432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648257364" name="Picture"/>
+                          <pic:cNvPr id="1602520432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723110880" name="Picture">
+                  <wp:docPr id="132524614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723110880" name="Picture"/>
+                          <pic:cNvPr id="132524614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872293694" name="Picture">
+                  <wp:docPr id="1114817267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872293694" name="Picture"/>
+                          <pic:cNvPr id="1114817267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169233547" name="Picture">
+                  <wp:docPr id="1777234423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169233547" name="Picture"/>
+                          <pic:cNvPr id="1777234423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56230385" name="Picture">
+                        <wp:docPr id="1206086795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56230385" name="Picture"/>
+                                <pic:cNvPr id="1206086795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818946054" name="Picture">
+                        <wp:docPr id="1396848752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818946054" name="Picture"/>
+                                <pic:cNvPr id="1396848752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074134769" name="Picture">
+                  <wp:docPr id="2142536239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074134769" name="Picture"/>
+                          <pic:cNvPr id="2142536239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196889332" name="Picture">
+                  <wp:docPr id="1081284519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196889332" name="Picture"/>
+                          <pic:cNvPr id="1081284519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773835874" name="Picture">
+                  <wp:docPr id="979164318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773835874" name="Picture"/>
+                          <pic:cNvPr id="979164318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258097864" name="Picture">
+                  <wp:docPr id="111663217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258097864" name="Picture"/>
+                          <pic:cNvPr id="111663217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88721578" name="Picture">
+                  <wp:docPr id="365219583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88721578" name="Picture"/>
+                          <pic:cNvPr id="365219583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560721460" name="Picture">
+                  <wp:docPr id="341960394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560721460" name="Picture"/>
+                          <pic:cNvPr id="341960394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486297559" name="Picture">
+                        <wp:docPr id="1898883687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486297559" name="Picture"/>
+                                <pic:cNvPr id="1898883687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808559980" name="Picture">
+                  <wp:docPr id="1185103076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808559980" name="Picture"/>
+                          <pic:cNvPr id="1185103076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486149107" name="Picture">
+                  <wp:docPr id="143379571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486149107" name="Picture"/>
+                          <pic:cNvPr id="143379571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652981068" name="Picture">
+                  <wp:docPr id="208806551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652981068" name="Picture"/>
+                          <pic:cNvPr id="208806551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093427826" name="Picture">
+                  <wp:docPr id="508341715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093427826" name="Picture"/>
+                          <pic:cNvPr id="508341715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441900628" name="Picture">
+                  <wp:docPr id="664184508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441900628" name="Picture"/>
+                          <pic:cNvPr id="664184508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113335340" name="Picture">
+                  <wp:docPr id="1301124885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113335340" name="Picture"/>
+                          <pic:cNvPr id="1301124885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720821218" name="Picture">
+                        <wp:docPr id="120793782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720821218" name="Picture"/>
+                                <pic:cNvPr id="120793782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264409406" name="Picture">
+                  <wp:docPr id="456969607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264409406" name="Picture"/>
+                          <pic:cNvPr id="456969607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687653265" name="Picture">
+                  <wp:docPr id="88351436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687653265" name="Picture"/>
+                          <pic:cNvPr id="88351436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704737697" name="Picture">
+                  <wp:docPr id="444561150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704737697" name="Picture"/>
+                          <pic:cNvPr id="444561150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516822678" name="Picture">
+                  <wp:docPr id="1457528718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516822678" name="Picture"/>
+                          <pic:cNvPr id="1457528718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874849173" name="Picture">
+                  <wp:docPr id="1844563294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874849173" name="Picture"/>
+                          <pic:cNvPr id="1844563294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143798000" name="Picture">
+                  <wp:docPr id="671333308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143798000" name="Picture"/>
+                          <pic:cNvPr id="671333308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408323553" name="Picture">
+                  <wp:docPr id="1014775414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408323553" name="Picture"/>
+                          <pic:cNvPr id="1014775414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427760375" name="Picture">
+                  <wp:docPr id="2049365734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427760375" name="Picture"/>
+                          <pic:cNvPr id="2049365734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626679069" name="Picture">
+                  <wp:docPr id="611951323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626679069" name="Picture"/>
+                          <pic:cNvPr id="611951323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>