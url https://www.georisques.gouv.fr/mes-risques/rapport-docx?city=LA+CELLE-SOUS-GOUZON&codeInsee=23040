--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247921808" name="Picture">
+                  <wp:docPr id="1475351425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247921808" name="Picture"/>
+                          <pic:cNvPr id="1475351425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783549046" name="Picture">
+                  <wp:docPr id="141796792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783549046" name="Picture"/>
+                          <pic:cNvPr id="141796792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028014349" name="Picture">
+                        <wp:docPr id="1191423131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028014349" name="Picture"/>
+                                <pic:cNvPr id="1191423131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054973779" name="Picture">
+                  <wp:docPr id="1225601881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054973779" name="Picture"/>
+                          <pic:cNvPr id="1225601881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971268289" name="Picture">
+                  <wp:docPr id="688339507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971268289" name="Picture"/>
+                          <pic:cNvPr id="688339507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258077762" name="Picture">
+                  <wp:docPr id="1491128939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258077762" name="Picture"/>
+                          <pic:cNvPr id="1491128939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764966782" name="Picture">
+                  <wp:docPr id="382224731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764966782" name="Picture"/>
+                          <pic:cNvPr id="382224731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124169695" name="Picture">
+                  <wp:docPr id="667439375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124169695" name="Picture"/>
+                          <pic:cNvPr id="667439375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480240580" name="Picture">
+                        <wp:docPr id="1694544836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480240580" name="Picture"/>
+                                <pic:cNvPr id="1694544836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758119646" name="Picture">
+                        <wp:docPr id="946116906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758119646" name="Picture"/>
+                                <pic:cNvPr id="946116906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7166584" name="Picture">
+                        <wp:docPr id="180699603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7166584" name="Picture"/>
+                                <pic:cNvPr id="180699603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506521429" name="Picture">
+                        <wp:docPr id="855592492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506521429" name="Picture"/>
+                                <pic:cNvPr id="855592492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955179944" name="Picture">
+                        <wp:docPr id="1916546185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955179944" name="Picture"/>
+                                <pic:cNvPr id="1916546185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704000409" name="Picture">
+                        <wp:docPr id="136490845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704000409" name="Picture"/>
+                                <pic:cNvPr id="136490845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596880084" name="Picture">
+                        <wp:docPr id="293703602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596880084" name="Picture"/>
+                                <pic:cNvPr id="293703602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969932871" name="Picture">
+                        <wp:docPr id="1926428091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969932871" name="Picture"/>
+                                <pic:cNvPr id="1926428091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352605584" name="Picture">
+                        <wp:docPr id="1651372530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352605584" name="Picture"/>
+                                <pic:cNvPr id="1651372530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292899406" name="Picture">
+                        <wp:docPr id="1805274890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292899406" name="Picture"/>
+                                <pic:cNvPr id="1805274890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647725863" name="Picture">
+                        <wp:docPr id="570054463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647725863" name="Picture"/>
+                                <pic:cNvPr id="570054463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792441946" name="Picture">
+                        <wp:docPr id="27582070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792441946" name="Picture"/>
+                                <pic:cNvPr id="27582070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660394130" name="Picture">
+                        <wp:docPr id="700367109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660394130" name="Picture"/>
+                                <pic:cNvPr id="700367109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928910064" name="Picture">
+                        <wp:docPr id="1030993984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928910064" name="Picture"/>
+                                <pic:cNvPr id="1030993984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767164083" name="Picture">
+                        <wp:docPr id="1016617593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767164083" name="Picture"/>
+                                <pic:cNvPr id="1016617593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638726450" name="Picture">
+                  <wp:docPr id="1568637064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638726450" name="Picture"/>
+                          <pic:cNvPr id="1568637064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456864449" name="Picture">
+                  <wp:docPr id="1188364993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456864449" name="Picture"/>
+                          <pic:cNvPr id="1188364993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925543406" name="Picture">
+                  <wp:docPr id="1434376416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925543406" name="Picture"/>
+                          <pic:cNvPr id="1434376416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062167313" name="Picture">
+                  <wp:docPr id="1439094981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062167313" name="Picture"/>
+                          <pic:cNvPr id="1439094981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184012174" name="Picture">
+                  <wp:docPr id="235068802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184012174" name="Picture"/>
+                          <pic:cNvPr id="235068802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47941391" name="Picture">
+                  <wp:docPr id="306674881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47941391" name="Picture"/>
+                          <pic:cNvPr id="306674881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498475512" name="Picture">
+                        <wp:docPr id="1577093340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498475512" name="Picture"/>
+                                <pic:cNvPr id="1577093340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726242115" name="Picture">
+                  <wp:docPr id="837678122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726242115" name="Picture"/>
+                          <pic:cNvPr id="837678122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048815200" name="Picture">
+                  <wp:docPr id="493660247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048815200" name="Picture"/>
+                          <pic:cNvPr id="493660247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311880105" name="Picture">
+                  <wp:docPr id="1198556494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311880105" name="Picture"/>
+                          <pic:cNvPr id="1198556494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831629935" name="Picture">
+                  <wp:docPr id="1410820189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831629935" name="Picture"/>
+                          <pic:cNvPr id="1410820189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775470699" name="Picture">
+                  <wp:docPr id="759752391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775470699" name="Picture"/>
+                          <pic:cNvPr id="759752391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845751828" name="Picture">
+                  <wp:docPr id="318182490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845751828" name="Picture"/>
+                          <pic:cNvPr id="318182490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980887927" name="Picture">
+                        <wp:docPr id="737317777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980887927" name="Picture"/>
+                                <pic:cNvPr id="737317777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031523946" name="Picture">
+                        <wp:docPr id="1943640434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031523946" name="Picture"/>
+                                <pic:cNvPr id="1943640434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434929245" name="Picture">
+                  <wp:docPr id="1298784597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434929245" name="Picture"/>
+                          <pic:cNvPr id="1298784597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472616915" name="Picture">
+                  <wp:docPr id="1141029545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472616915" name="Picture"/>
+                          <pic:cNvPr id="1141029545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805924191" name="Picture">
+                  <wp:docPr id="568932112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805924191" name="Picture"/>
+                          <pic:cNvPr id="568932112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400414112" name="Picture">
+                  <wp:docPr id="1790068806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400414112" name="Picture"/>
+                          <pic:cNvPr id="1790068806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036664223" name="Picture">
+                  <wp:docPr id="80140597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036664223" name="Picture"/>
+                          <pic:cNvPr id="80140597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297018797" name="Picture">
+                  <wp:docPr id="1192954801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297018797" name="Picture"/>
+                          <pic:cNvPr id="1192954801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382777727" name="Picture">
+                        <wp:docPr id="83167413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382777727" name="Picture"/>
+                                <pic:cNvPr id="83167413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762728895" name="Picture">
+                  <wp:docPr id="1562664359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762728895" name="Picture"/>
+                          <pic:cNvPr id="1562664359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522181719" name="Picture">
+                  <wp:docPr id="1973502931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522181719" name="Picture"/>
+                          <pic:cNvPr id="1973502931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228072766" name="Picture">
+                  <wp:docPr id="1497189746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228072766" name="Picture"/>
+                          <pic:cNvPr id="1497189746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398883580" name="Picture">
+                  <wp:docPr id="330120240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398883580" name="Picture"/>
+                          <pic:cNvPr id="330120240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685663605" name="Picture">
+                  <wp:docPr id="1118477895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685663605" name="Picture"/>
+                          <pic:cNvPr id="1118477895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849257398" name="Picture">
+                  <wp:docPr id="383804496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849257398" name="Picture"/>
+                          <pic:cNvPr id="383804496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824039175" name="Picture">
+                        <wp:docPr id="1056051474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824039175" name="Picture"/>
+                                <pic:cNvPr id="1056051474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532192882" name="Picture">
+                  <wp:docPr id="1835039648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532192882" name="Picture"/>
+                          <pic:cNvPr id="1835039648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925864070" name="Picture">
+                  <wp:docPr id="1127521695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925864070" name="Picture"/>
+                          <pic:cNvPr id="1127521695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915539401" name="Picture">
+                  <wp:docPr id="1100006241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915539401" name="Picture"/>
+                          <pic:cNvPr id="1100006241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539893793" name="Picture">
+                  <wp:docPr id="2121332523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539893793" name="Picture"/>
+                          <pic:cNvPr id="2121332523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452928707" name="Picture">
+                  <wp:docPr id="1678173337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452928707" name="Picture"/>
+                          <pic:cNvPr id="1678173337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190421992" name="Picture">
+                  <wp:docPr id="2075868923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190421992" name="Picture"/>
+                          <pic:cNvPr id="2075868923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936120094" name="Picture">
+                  <wp:docPr id="1478512901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936120094" name="Picture"/>
+                          <pic:cNvPr id="1478512901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299920524" name="Picture">
+                  <wp:docPr id="271154407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299920524" name="Picture"/>
+                          <pic:cNvPr id="271154407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051213304" name="Picture">
+                  <wp:docPr id="256805652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051213304" name="Picture"/>
+                          <pic:cNvPr id="256805652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>