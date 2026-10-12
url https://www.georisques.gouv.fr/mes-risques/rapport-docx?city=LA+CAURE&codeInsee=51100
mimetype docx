--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056478847" name="Picture">
+                  <wp:docPr id="829475114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056478847" name="Picture"/>
+                          <pic:cNvPr id="829475114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3795741" name="Picture">
+                  <wp:docPr id="459500349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3795741" name="Picture"/>
+                          <pic:cNvPr id="459500349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943278685" name="Picture">
+                        <wp:docPr id="2133711027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943278685" name="Picture"/>
+                                <pic:cNvPr id="2133711027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705343250" name="Picture">
+                  <wp:docPr id="425022556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705343250" name="Picture"/>
+                          <pic:cNvPr id="425022556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173335880" name="Picture">
+                  <wp:docPr id="215132480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173335880" name="Picture"/>
+                          <pic:cNvPr id="215132480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378180394" name="Picture">
+                  <wp:docPr id="209872828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378180394" name="Picture"/>
+                          <pic:cNvPr id="209872828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610718662" name="Picture">
+                  <wp:docPr id="545562797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610718662" name="Picture"/>
+                          <pic:cNvPr id="545562797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791400759" name="Picture">
+                  <wp:docPr id="1095565666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791400759" name="Picture"/>
+                          <pic:cNvPr id="1095565666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060442102" name="Picture">
+                        <wp:docPr id="2094387252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060442102" name="Picture"/>
+                                <pic:cNvPr id="2094387252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984189332" name="Picture">
+                        <wp:docPr id="1784296929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984189332" name="Picture"/>
+                                <pic:cNvPr id="1784296929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367920549" name="Picture">
+                        <wp:docPr id="1430790574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367920549" name="Picture"/>
+                                <pic:cNvPr id="1430790574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653838442" name="Picture">
+                        <wp:docPr id="101708983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653838442" name="Picture"/>
+                                <pic:cNvPr id="101708983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343090289" name="Picture">
+                        <wp:docPr id="1420394553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343090289" name="Picture"/>
+                                <pic:cNvPr id="1420394553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044564753" name="Picture">
+                        <wp:docPr id="2044904866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044564753" name="Picture"/>
+                                <pic:cNvPr id="2044904866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398242638" name="Picture">
+                        <wp:docPr id="2068521258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398242638" name="Picture"/>
+                                <pic:cNvPr id="2068521258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279405166" name="Picture">
+                        <wp:docPr id="1556103435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279405166" name="Picture"/>
+                                <pic:cNvPr id="1556103435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139270425" name="Picture">
+                        <wp:docPr id="539130253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139270425" name="Picture"/>
+                                <pic:cNvPr id="539130253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508587008" name="Picture">
+                        <wp:docPr id="164613820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508587008" name="Picture"/>
+                                <pic:cNvPr id="164613820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946388827" name="Picture">
+                        <wp:docPr id="1503857087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946388827" name="Picture"/>
+                                <pic:cNvPr id="1503857087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904789826" name="Picture">
+                        <wp:docPr id="687787528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904789826" name="Picture"/>
+                                <pic:cNvPr id="687787528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579560225" name="Picture">
+                        <wp:docPr id="234197178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579560225" name="Picture"/>
+                                <pic:cNvPr id="234197178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419813526" name="Picture">
+                        <wp:docPr id="758384632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419813526" name="Picture"/>
+                                <pic:cNvPr id="758384632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8767396" name="Picture">
+                        <wp:docPr id="1276669186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8767396" name="Picture"/>
+                                <pic:cNvPr id="1276669186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448527623" name="Picture">
+                  <wp:docPr id="982130211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448527623" name="Picture"/>
+                          <pic:cNvPr id="982130211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695182490" name="Picture">
+                  <wp:docPr id="1161813482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695182490" name="Picture"/>
+                          <pic:cNvPr id="1161813482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585867007" name="Picture">
+                  <wp:docPr id="76130921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585867007" name="Picture"/>
+                          <pic:cNvPr id="76130921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139597615" name="Picture">
+                  <wp:docPr id="604073682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139597615" name="Picture"/>
+                          <pic:cNvPr id="604073682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264176433" name="Picture">
+                  <wp:docPr id="1621175551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264176433" name="Picture"/>
+                          <pic:cNvPr id="1621175551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252069633" name="Picture">
+                  <wp:docPr id="1423455224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252069633" name="Picture"/>
+                          <pic:cNvPr id="1423455224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438206641" name="Picture">
+                        <wp:docPr id="473775363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438206641" name="Picture"/>
+                                <pic:cNvPr id="473775363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011520995" name="Picture">
+                  <wp:docPr id="485058368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011520995" name="Picture"/>
+                          <pic:cNvPr id="485058368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611563975" name="Picture">
+                  <wp:docPr id="652225002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611563975" name="Picture"/>
+                          <pic:cNvPr id="652225002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251370623" name="Picture">
+                  <wp:docPr id="1396755728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251370623" name="Picture"/>
+                          <pic:cNvPr id="1396755728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978777029" name="Picture">
+                  <wp:docPr id="130387226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978777029" name="Picture"/>
+                          <pic:cNvPr id="130387226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591558065" name="Picture">
+                  <wp:docPr id="1501255386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591558065" name="Picture"/>
+                          <pic:cNvPr id="1501255386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460990483" name="Picture">
+                  <wp:docPr id="508627534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460990483" name="Picture"/>
+                          <pic:cNvPr id="508627534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653742033" name="Picture">
+                        <wp:docPr id="1050780499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653742033" name="Picture"/>
+                                <pic:cNvPr id="1050780499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651098796" name="Picture">
+                  <wp:docPr id="1995663542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651098796" name="Picture"/>
+                          <pic:cNvPr id="1995663542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080111310" name="Picture">
+                  <wp:docPr id="581941052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080111310" name="Picture"/>
+                          <pic:cNvPr id="581941052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907435837" name="Picture">
+                  <wp:docPr id="1084240221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907435837" name="Picture"/>
+                          <pic:cNvPr id="1084240221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723937013" name="Picture">
+                  <wp:docPr id="1072797976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723937013" name="Picture"/>
+                          <pic:cNvPr id="1072797976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618590916" name="Picture">
+                  <wp:docPr id="1720057194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618590916" name="Picture"/>
+                          <pic:cNvPr id="1720057194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20304845" name="Picture">
+                  <wp:docPr id="734710590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20304845" name="Picture"/>
+                          <pic:cNvPr id="734710590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499938410" name="Picture">
+                        <wp:docPr id="1921921053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499938410" name="Picture"/>
+                                <pic:cNvPr id="1921921053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313877345" name="Picture">
+                  <wp:docPr id="2059466678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313877345" name="Picture"/>
+                          <pic:cNvPr id="2059466678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887966675" name="Picture">
+                  <wp:docPr id="1102989620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887966675" name="Picture"/>
+                          <pic:cNvPr id="1102989620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236535948" name="Picture">
+                  <wp:docPr id="1110677446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236535948" name="Picture"/>
+                          <pic:cNvPr id="1110677446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564369166" name="Picture">
+                  <wp:docPr id="1025674997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564369166" name="Picture"/>
+                          <pic:cNvPr id="1025674997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839780343" name="Picture">
+                  <wp:docPr id="241604492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839780343" name="Picture"/>
+                          <pic:cNvPr id="241604492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695329262" name="Picture">
+                  <wp:docPr id="1354083361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695329262" name="Picture"/>
+                          <pic:cNvPr id="1354083361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178943431" name="Picture">
+                  <wp:docPr id="2019695143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178943431" name="Picture"/>
+                          <pic:cNvPr id="2019695143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762405048" name="Picture">
+                  <wp:docPr id="389483252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762405048" name="Picture"/>
+                          <pic:cNvPr id="389483252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702750997" name="Picture">
+                  <wp:docPr id="1072057384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702750997" name="Picture"/>
+                          <pic:cNvPr id="1072057384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075157389" name="Picture">
+                        <wp:docPr id="1282836261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075157389" name="Picture"/>
+                                <pic:cNvPr id="1282836261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906248365" name="Picture">
+                  <wp:docPr id="1098646927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906248365" name="Picture"/>
+                          <pic:cNvPr id="1098646927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259799823" name="Picture">
+                  <wp:docPr id="495319531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259799823" name="Picture"/>
+                          <pic:cNvPr id="495319531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140150141" name="Picture">
+                  <wp:docPr id="580487100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140150141" name="Picture"/>
+                          <pic:cNvPr id="580487100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472003507" name="Picture">
+                  <wp:docPr id="250675663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472003507" name="Picture"/>
+                          <pic:cNvPr id="250675663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992211546" name="Picture">
+                  <wp:docPr id="925140288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992211546" name="Picture"/>
+                          <pic:cNvPr id="925140288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013157879" name="Picture">
+                  <wp:docPr id="622106812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013157879" name="Picture"/>
+                          <pic:cNvPr id="622106812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116375957" name="Picture">
+                        <wp:docPr id="159926700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116375957" name="Picture"/>
+                                <pic:cNvPr id="159926700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064751175" name="Picture">
+                  <wp:docPr id="148435289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064751175" name="Picture"/>
+                          <pic:cNvPr id="148435289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83270300" name="Picture">
+                  <wp:docPr id="1980860502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83270300" name="Picture"/>
+                          <pic:cNvPr id="1980860502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091752335" name="Picture">
+                  <wp:docPr id="847034000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091752335" name="Picture"/>
+                          <pic:cNvPr id="847034000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>