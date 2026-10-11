--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816172205" name="Picture">
+                  <wp:docPr id="1415520936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816172205" name="Picture"/>
+                          <pic:cNvPr id="1415520936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236420167" name="Picture">
+                  <wp:docPr id="696479038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236420167" name="Picture"/>
+                          <pic:cNvPr id="696479038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560446167" name="Picture">
+                        <wp:docPr id="2010906245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560446167" name="Picture"/>
+                                <pic:cNvPr id="2010906245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193745588" name="Picture">
+                  <wp:docPr id="603736178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193745588" name="Picture"/>
+                          <pic:cNvPr id="603736178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041606412" name="Picture">
+                  <wp:docPr id="972491917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041606412" name="Picture"/>
+                          <pic:cNvPr id="972491917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213709177" name="Picture">
+                  <wp:docPr id="220733068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213709177" name="Picture"/>
+                          <pic:cNvPr id="220733068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269019104" name="Picture">
+                  <wp:docPr id="1064877423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269019104" name="Picture"/>
+                          <pic:cNvPr id="1064877423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725974150" name="Picture">
+                  <wp:docPr id="1263510583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725974150" name="Picture"/>
+                          <pic:cNvPr id="1263510583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383032077" name="Picture">
+                        <wp:docPr id="1601521847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383032077" name="Picture"/>
+                                <pic:cNvPr id="1601521847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844627393" name="Picture">
+                        <wp:docPr id="1576428694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844627393" name="Picture"/>
+                                <pic:cNvPr id="1576428694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793304373" name="Picture">
+                        <wp:docPr id="1846965714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793304373" name="Picture"/>
+                                <pic:cNvPr id="1846965714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422600679" name="Picture">
+                        <wp:docPr id="889484351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422600679" name="Picture"/>
+                                <pic:cNvPr id="889484351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716435897" name="Picture">
+                        <wp:docPr id="834163219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716435897" name="Picture"/>
+                                <pic:cNvPr id="834163219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169201073" name="Picture">
+                        <wp:docPr id="769105075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169201073" name="Picture"/>
+                                <pic:cNvPr id="769105075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893994980" name="Picture">
+                        <wp:docPr id="1413637922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893994980" name="Picture"/>
+                                <pic:cNvPr id="1413637922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746998217" name="Picture">
+                        <wp:docPr id="1611872914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746998217" name="Picture"/>
+                                <pic:cNvPr id="1611872914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487270111" name="Picture">
+                        <wp:docPr id="1737279909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487270111" name="Picture"/>
+                                <pic:cNvPr id="1737279909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982892128" name="Picture">
+                        <wp:docPr id="1640620469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982892128" name="Picture"/>
+                                <pic:cNvPr id="1640620469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600037815" name="Picture">
+                        <wp:docPr id="93014998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600037815" name="Picture"/>
+                                <pic:cNvPr id="93014998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221507066" name="Picture">
+                        <wp:docPr id="1911331306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221507066" name="Picture"/>
+                                <pic:cNvPr id="1911331306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801878537" name="Picture">
+                  <wp:docPr id="645300133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801878537" name="Picture"/>
+                          <pic:cNvPr id="645300133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494192962" name="Picture">
+                  <wp:docPr id="1507349667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494192962" name="Picture"/>
+                          <pic:cNvPr id="1507349667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878564281" name="Picture">
+                  <wp:docPr id="1217348576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878564281" name="Picture"/>
+                          <pic:cNvPr id="1217348576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021315904" name="Picture">
+                  <wp:docPr id="425696401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021315904" name="Picture"/>
+                          <pic:cNvPr id="425696401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044617431" name="Picture">
+                  <wp:docPr id="423704069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044617431" name="Picture"/>
+                          <pic:cNvPr id="423704069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574966547" name="Picture">
+                  <wp:docPr id="448579037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574966547" name="Picture"/>
+                          <pic:cNvPr id="448579037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557413635" name="Picture">
+                        <wp:docPr id="1402282641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557413635" name="Picture"/>
+                                <pic:cNvPr id="1402282641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388383306" name="Picture">
+                  <wp:docPr id="1517425466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388383306" name="Picture"/>
+                          <pic:cNvPr id="1517425466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471009467" name="Picture">
+                  <wp:docPr id="442806983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471009467" name="Picture"/>
+                          <pic:cNvPr id="442806983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037444128" name="Picture">
+                  <wp:docPr id="1621068464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037444128" name="Picture"/>
+                          <pic:cNvPr id="1621068464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771980652" name="Picture">
+                  <wp:docPr id="1700075275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771980652" name="Picture"/>
+                          <pic:cNvPr id="1700075275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346235571" name="Picture">
+                  <wp:docPr id="1058201475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346235571" name="Picture"/>
+                          <pic:cNvPr id="1058201475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453435067" name="Picture">
+                  <wp:docPr id="740976154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453435067" name="Picture"/>
+                          <pic:cNvPr id="740976154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444157979" name="Picture">
+                        <wp:docPr id="790902762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444157979" name="Picture"/>
+                                <pic:cNvPr id="790902762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720253509" name="Picture">
+                        <wp:docPr id="637444562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720253509" name="Picture"/>
+                                <pic:cNvPr id="637444562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972674537" name="Picture">
+                  <wp:docPr id="818286007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972674537" name="Picture"/>
+                          <pic:cNvPr id="818286007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500837994" name="Picture">
+                  <wp:docPr id="1558425643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500837994" name="Picture"/>
+                          <pic:cNvPr id="1558425643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162885020" name="Picture">
+                  <wp:docPr id="1719764877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162885020" name="Picture"/>
+                          <pic:cNvPr id="1719764877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165287074" name="Picture">
+                  <wp:docPr id="1378787909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165287074" name="Picture"/>
+                          <pic:cNvPr id="1378787909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569673097" name="Picture">
+                  <wp:docPr id="627473843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569673097" name="Picture"/>
+                          <pic:cNvPr id="627473843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669174169" name="Picture">
+                  <wp:docPr id="1392098340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669174169" name="Picture"/>
+                          <pic:cNvPr id="1392098340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111799043" name="Picture">
+                        <wp:docPr id="443073321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111799043" name="Picture"/>
+                                <pic:cNvPr id="443073321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31301,57 +31301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270973828" name="Picture">
+                  <wp:docPr id="1730724348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270973828" name="Picture"/>
+                          <pic:cNvPr id="1730724348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31390,57 +31390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564568195" name="Picture">
+                  <wp:docPr id="389209035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564568195" name="Picture"/>
+                          <pic:cNvPr id="389209035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663221459" name="Picture">
+                  <wp:docPr id="1268720527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663221459" name="Picture"/>
+                          <pic:cNvPr id="1268720527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33032,57 +33032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694888503" name="Picture">
+                  <wp:docPr id="1553765952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694888503" name="Picture"/>
+                          <pic:cNvPr id="1553765952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33135,57 +33135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121750703" name="Picture">
+                  <wp:docPr id="188342892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121750703" name="Picture"/>
+                          <pic:cNvPr id="188342892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34512,57 +34512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126157030" name="Picture">
+                  <wp:docPr id="664189242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126157030" name="Picture"/>
+                          <pic:cNvPr id="664189242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35655,57 +35655,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273893658" name="Picture">
+                        <wp:docPr id="798507605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273893658" name="Picture"/>
+                                <pic:cNvPr id="798507605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36876,57 +36876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981528187" name="Picture">
+                  <wp:docPr id="1029005813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981528187" name="Picture"/>
+                          <pic:cNvPr id="1029005813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994041778" name="Picture">
+                  <wp:docPr id="514265692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994041778" name="Picture"/>
+                          <pic:cNvPr id="514265692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37361,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182151839" name="Picture">
+                  <wp:docPr id="915827676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182151839" name="Picture"/>
+                          <pic:cNvPr id="915827676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>