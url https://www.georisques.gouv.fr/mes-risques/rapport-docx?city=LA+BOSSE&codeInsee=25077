--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661330988" name="Picture">
+                  <wp:docPr id="247308776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661330988" name="Picture"/>
+                          <pic:cNvPr id="247308776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886556834" name="Picture">
+                  <wp:docPr id="1396387257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886556834" name="Picture"/>
+                          <pic:cNvPr id="1396387257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018516938" name="Picture">
+                        <wp:docPr id="457737161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018516938" name="Picture"/>
+                                <pic:cNvPr id="457737161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485476747" name="Picture">
+                  <wp:docPr id="1228373695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485476747" name="Picture"/>
+                          <pic:cNvPr id="1228373695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035551030" name="Picture">
+                  <wp:docPr id="1983435849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035551030" name="Picture"/>
+                          <pic:cNvPr id="1983435849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144941939" name="Picture">
+                  <wp:docPr id="902980040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144941939" name="Picture"/>
+                          <pic:cNvPr id="902980040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728541745" name="Picture">
+                  <wp:docPr id="1379452821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728541745" name="Picture"/>
+                          <pic:cNvPr id="1379452821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009022131" name="Picture">
+                  <wp:docPr id="923588580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009022131" name="Picture"/>
+                          <pic:cNvPr id="923588580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571406671" name="Picture">
+                        <wp:docPr id="339715704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571406671" name="Picture"/>
+                                <pic:cNvPr id="339715704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16649709" name="Picture">
+                        <wp:docPr id="1144786968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16649709" name="Picture"/>
+                                <pic:cNvPr id="1144786968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396931651" name="Picture">
+                        <wp:docPr id="533492655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396931651" name="Picture"/>
+                                <pic:cNvPr id="533492655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335147808" name="Picture">
+                        <wp:docPr id="1298951447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335147808" name="Picture"/>
+                                <pic:cNvPr id="1298951447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650508945" name="Picture">
+                        <wp:docPr id="181774930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650508945" name="Picture"/>
+                                <pic:cNvPr id="181774930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968570472" name="Picture">
+                        <wp:docPr id="1631784603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968570472" name="Picture"/>
+                                <pic:cNvPr id="1631784603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568597407" name="Picture">
+                        <wp:docPr id="835155177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568597407" name="Picture"/>
+                                <pic:cNvPr id="835155177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483315637" name="Picture">
+                        <wp:docPr id="592301107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483315637" name="Picture"/>
+                                <pic:cNvPr id="592301107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185418300" name="Picture">
+                        <wp:docPr id="1100272811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185418300" name="Picture"/>
+                                <pic:cNvPr id="1100272811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813893736" name="Picture">
+                        <wp:docPr id="58000044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813893736" name="Picture"/>
+                                <pic:cNvPr id="58000044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436789016" name="Picture">
+                        <wp:docPr id="1122294960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436789016" name="Picture"/>
+                                <pic:cNvPr id="1122294960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554066757" name="Picture">
+                        <wp:docPr id="1345618370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554066757" name="Picture"/>
+                                <pic:cNvPr id="1345618370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908968262" name="Picture">
+                        <wp:docPr id="1670495728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908968262" name="Picture"/>
+                                <pic:cNvPr id="1670495728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655095969" name="Picture">
+                        <wp:docPr id="1249429978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655095969" name="Picture"/>
+                                <pic:cNvPr id="1249429978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009688162" name="Picture">
+                        <wp:docPr id="1308207661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009688162" name="Picture"/>
+                                <pic:cNvPr id="1308207661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539511537" name="Picture">
+                  <wp:docPr id="1322572643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539511537" name="Picture"/>
+                          <pic:cNvPr id="1322572643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087983579" name="Picture">
+                  <wp:docPr id="309416998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087983579" name="Picture"/>
+                          <pic:cNvPr id="309416998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035030229" name="Picture">
+                  <wp:docPr id="1104584815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035030229" name="Picture"/>
+                          <pic:cNvPr id="1104584815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767923860" name="Picture">
+                  <wp:docPr id="1217457250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767923860" name="Picture"/>
+                          <pic:cNvPr id="1217457250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58519029" name="Picture">
+                  <wp:docPr id="1191419060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58519029" name="Picture"/>
+                          <pic:cNvPr id="1191419060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56341092" name="Picture">
+                  <wp:docPr id="499030345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56341092" name="Picture"/>
+                          <pic:cNvPr id="499030345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253339196" name="Picture">
+                        <wp:docPr id="279312655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253339196" name="Picture"/>
+                                <pic:cNvPr id="279312655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18853,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573845658" name="Picture">
+                        <wp:docPr id="272870650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573845658" name="Picture"/>
+                                <pic:cNvPr id="272870650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490625628" name="Picture">
+                  <wp:docPr id="1279173590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490625628" name="Picture"/>
+                          <pic:cNvPr id="1279173590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20361,57 +20361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87650298" name="Picture">
+                  <wp:docPr id="611398165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87650298" name="Picture"/>
+                          <pic:cNvPr id="611398165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24479659" name="Picture">
+                  <wp:docPr id="1412229567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24479659" name="Picture"/>
+                          <pic:cNvPr id="1412229567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22138,57 +22138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342416766" name="Picture">
+                  <wp:docPr id="1184092800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342416766" name="Picture"/>
+                          <pic:cNvPr id="1184092800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22241,57 +22241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546644400" name="Picture">
+                  <wp:docPr id="760191247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546644400" name="Picture"/>
+                          <pic:cNvPr id="760191247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23714,57 +23714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889674569" name="Picture">
+                  <wp:docPr id="867869908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889674569" name="Picture"/>
+                          <pic:cNvPr id="867869908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26430,57 +26430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293688797" name="Picture">
+                  <wp:docPr id="1914732010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293688797" name="Picture"/>
+                          <pic:cNvPr id="1914732010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26519,57 +26519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745927514" name="Picture">
+                  <wp:docPr id="349891454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745927514" name="Picture"/>
+                          <pic:cNvPr id="349891454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27163,57 +27163,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295328762" name="Picture">
+                  <wp:docPr id="277912340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295328762" name="Picture"/>
+                          <pic:cNvPr id="277912340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28161,57 +28161,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200508578" name="Picture">
+                  <wp:docPr id="326050290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200508578" name="Picture"/>
+                          <pic:cNvPr id="326050290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28264,57 +28264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302260863" name="Picture">
+                  <wp:docPr id="1964529153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302260863" name="Picture"/>
+                          <pic:cNvPr id="1964529153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29641,57 +29641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883415984" name="Picture">
+                  <wp:docPr id="1506416159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883415984" name="Picture"/>
+                          <pic:cNvPr id="1506416159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30784,57 +30784,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253025885" name="Picture">
+                        <wp:docPr id="1163859986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253025885" name="Picture"/>
+                                <pic:cNvPr id="1163859986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32145,57 +32145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98889300" name="Picture">
+                  <wp:docPr id="1277985864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98889300" name="Picture"/>
+                          <pic:cNvPr id="1277985864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32234,57 +32234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452780385" name="Picture">
+                  <wp:docPr id="233021591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452780385" name="Picture"/>
+                          <pic:cNvPr id="233021591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32878,57 +32878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307979264" name="Picture">
+                  <wp:docPr id="1968100954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307979264" name="Picture"/>
+                          <pic:cNvPr id="1968100954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33876,57 +33876,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817299514" name="Picture">
+                  <wp:docPr id="1576732067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817299514" name="Picture"/>
+                          <pic:cNvPr id="1576732067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33979,57 +33979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782639823" name="Picture">
+                  <wp:docPr id="289905956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782639823" name="Picture"/>
+                          <pic:cNvPr id="289905956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35356,57 +35356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655899051" name="Picture">
+                  <wp:docPr id="1161730187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655899051" name="Picture"/>
+                          <pic:cNvPr id="1161730187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36499,57 +36499,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106496273" name="Picture">
+                        <wp:docPr id="1000042094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106496273" name="Picture"/>
+                                <pic:cNvPr id="1000042094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37867,57 +37867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300588416" name="Picture">
+                  <wp:docPr id="250923410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300588416" name="Picture"/>
+                          <pic:cNvPr id="250923410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37956,57 +37956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491556837" name="Picture">
+                  <wp:docPr id="127498179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491556837" name="Picture"/>
+                          <pic:cNvPr id="127498179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38588,57 +38588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350467904" name="Picture">
+                  <wp:docPr id="1737593152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350467904" name="Picture"/>
+                          <pic:cNvPr id="1737593152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39532,57 +39532,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694810049" name="Picture">
+                  <wp:docPr id="383606982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694810049" name="Picture"/>
+                          <pic:cNvPr id="383606982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39644,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079274745" name="Picture">
+                  <wp:docPr id="541366200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079274745" name="Picture"/>
+                          <pic:cNvPr id="541366200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40885,51 +40885,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41303,57 +41303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325024498" name="Picture">
+                  <wp:docPr id="889713073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325024498" name="Picture"/>
+                          <pic:cNvPr id="889713073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129937663" name="Picture">
+                  <wp:docPr id="1129472743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129937663" name="Picture"/>
+                          <pic:cNvPr id="1129472743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42552,57 +42552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072456414" name="Picture">
+                  <wp:docPr id="2035391912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072456414" name="Picture"/>
+                          <pic:cNvPr id="2035391912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43031,57 +43031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478094267" name="Picture">
+                  <wp:docPr id="56345335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478094267" name="Picture"/>
+                          <pic:cNvPr id="56345335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44826,57 +44826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880844330" name="Picture">
+                  <wp:docPr id="119926701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880844330" name="Picture"/>
+                          <pic:cNvPr id="119926701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311082271" name="Picture">
+                  <wp:docPr id="1676131335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311082271" name="Picture"/>
+                          <pic:cNvPr id="1676131335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45394,57 +45394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876559191" name="Picture">
+                  <wp:docPr id="546371285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876559191" name="Picture"/>
+                          <pic:cNvPr id="546371285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46245,51 +46245,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -46492,332 +46492,490 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847110" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847110</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3845436" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3845436</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge d'Ordures Ménagères</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3844387" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3844387</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformateur au PCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>