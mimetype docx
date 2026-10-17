--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220423962" name="Picture">
+                  <wp:docPr id="1535712160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220423962" name="Picture"/>
+                          <pic:cNvPr id="1535712160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490508085" name="Picture">
+                  <wp:docPr id="1341032961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490508085" name="Picture"/>
+                          <pic:cNvPr id="1341032961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80646252" name="Picture">
+                        <wp:docPr id="1751341982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80646252" name="Picture"/>
+                                <pic:cNvPr id="1751341982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057760182" name="Picture">
+                  <wp:docPr id="484858393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057760182" name="Picture"/>
+                          <pic:cNvPr id="484858393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795676461" name="Picture">
+                  <wp:docPr id="1684012422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795676461" name="Picture"/>
+                          <pic:cNvPr id="1684012422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481812208" name="Picture">
+                  <wp:docPr id="418926822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481812208" name="Picture"/>
+                          <pic:cNvPr id="418926822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779707863" name="Picture">
+                  <wp:docPr id="1996854880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779707863" name="Picture"/>
+                          <pic:cNvPr id="1996854880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162934603" name="Picture">
+                  <wp:docPr id="591456987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162934603" name="Picture"/>
+                          <pic:cNvPr id="591456987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88992620" name="Picture">
+                        <wp:docPr id="1650637219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88992620" name="Picture"/>
+                                <pic:cNvPr id="1650637219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079151628" name="Picture">
+                        <wp:docPr id="86359786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079151628" name="Picture"/>
+                                <pic:cNvPr id="86359786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205265599" name="Picture">
+                        <wp:docPr id="336257546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205265599" name="Picture"/>
+                                <pic:cNvPr id="336257546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688203523" name="Picture">
+                        <wp:docPr id="1271383496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688203523" name="Picture"/>
+                                <pic:cNvPr id="1271383496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546400274" name="Picture">
+                        <wp:docPr id="371223415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546400274" name="Picture"/>
+                                <pic:cNvPr id="371223415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932388760" name="Picture">
+                        <wp:docPr id="684772447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932388760" name="Picture"/>
+                                <pic:cNvPr id="684772447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210617589" name="Picture">
+                        <wp:docPr id="1847252998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210617589" name="Picture"/>
+                                <pic:cNvPr id="1847252998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146894783" name="Picture">
+                        <wp:docPr id="1151321804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146894783" name="Picture"/>
+                                <pic:cNvPr id="1151321804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943341080" name="Picture">
+                        <wp:docPr id="1287002612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943341080" name="Picture"/>
+                                <pic:cNvPr id="1287002612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122291141" name="Picture">
+                        <wp:docPr id="1305443292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122291141" name="Picture"/>
+                                <pic:cNvPr id="1305443292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280335549" name="Picture">
+                        <wp:docPr id="2099075219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280335549" name="Picture"/>
+                                <pic:cNvPr id="2099075219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692225534" name="Picture">
+                        <wp:docPr id="156796394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692225534" name="Picture"/>
+                                <pic:cNvPr id="156796394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322013699" name="Picture">
+                        <wp:docPr id="53574734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322013699" name="Picture"/>
+                                <pic:cNvPr id="53574734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979251110" name="Picture">
+                        <wp:docPr id="906075834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979251110" name="Picture"/>
+                                <pic:cNvPr id="906075834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364107607" name="Picture">
+                        <wp:docPr id="324401637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364107607" name="Picture"/>
+                                <pic:cNvPr id="324401637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232852824" name="Picture">
+                  <wp:docPr id="486819481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232852824" name="Picture"/>
+                          <pic:cNvPr id="486819481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057570833" name="Picture">
+                  <wp:docPr id="204557234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057570833" name="Picture"/>
+                          <pic:cNvPr id="204557234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314330963" name="Picture">
+                  <wp:docPr id="890954241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314330963" name="Picture"/>
+                          <pic:cNvPr id="890954241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113277355" name="Picture">
+                  <wp:docPr id="574677702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113277355" name="Picture"/>
+                          <pic:cNvPr id="574677702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343651711" name="Picture">
+                  <wp:docPr id="2003615230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343651711" name="Picture"/>
+                          <pic:cNvPr id="2003615230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496417775" name="Picture">
+                  <wp:docPr id="275424973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496417775" name="Picture"/>
+                          <pic:cNvPr id="275424973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363679838" name="Picture">
+                        <wp:docPr id="1558692427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363679838" name="Picture"/>
+                                <pic:cNvPr id="1558692427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20188,57 +20188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661541719" name="Picture">
+                  <wp:docPr id="1371729399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661541719" name="Picture"/>
+                          <pic:cNvPr id="1371729399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20268,57 +20268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375649557" name="Picture">
+                  <wp:docPr id="1964144790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375649557" name="Picture"/>
+                          <pic:cNvPr id="1964144790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20813,57 +20813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127777400" name="Picture">
+                  <wp:docPr id="1588038677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127777400" name="Picture"/>
+                          <pic:cNvPr id="1588038677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22884,57 +22884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158576174" name="Picture">
+                  <wp:docPr id="1788908087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158576174" name="Picture"/>
+                          <pic:cNvPr id="1788908087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22973,57 +22973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11614536" name="Picture">
+                  <wp:docPr id="202412349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11614536" name="Picture"/>
+                          <pic:cNvPr id="202412349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23617,57 +23617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128804450" name="Picture">
+                  <wp:docPr id="1857381262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128804450" name="Picture"/>
+                          <pic:cNvPr id="1857381262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24615,57 +24615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168086127" name="Picture">
+                  <wp:docPr id="698870568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168086127" name="Picture"/>
+                          <pic:cNvPr id="698870568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24718,57 +24718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727467034" name="Picture">
+                  <wp:docPr id="213659570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727467034" name="Picture"/>
+                          <pic:cNvPr id="213659570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26097,57 +26097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224470786" name="Picture">
+                  <wp:docPr id="1662507924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224470786" name="Picture"/>
+                          <pic:cNvPr id="1662507924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27222,57 +27222,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698888081" name="Picture">
+                        <wp:docPr id="1549770258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698888081" name="Picture"/>
+                                <pic:cNvPr id="1549770258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28575,57 +28575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034300778" name="Picture">
+                  <wp:docPr id="1382985941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034300778" name="Picture"/>
+                          <pic:cNvPr id="1382985941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28664,57 +28664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752593169" name="Picture">
+                  <wp:docPr id="979080507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752593169" name="Picture"/>
+                          <pic:cNvPr id="979080507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147654076" name="Picture">
+                  <wp:docPr id="441725804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147654076" name="Picture"/>
+                          <pic:cNvPr id="441725804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30306,57 +30306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232334162" name="Picture">
+                  <wp:docPr id="204847356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232334162" name="Picture"/>
+                          <pic:cNvPr id="204847356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30409,57 +30409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048092034" name="Picture">
+                  <wp:docPr id="1871425626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048092034" name="Picture"/>
+                          <pic:cNvPr id="1871425626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31790,57 +31790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673470605" name="Picture">
+                  <wp:docPr id="805844696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673470605" name="Picture"/>
+                          <pic:cNvPr id="805844696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32933,57 +32933,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186678471" name="Picture">
+                        <wp:docPr id="790324162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186678471" name="Picture"/>
+                                <pic:cNvPr id="790324162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34342,57 +34342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21671198" name="Picture">
+                  <wp:docPr id="1582579215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21671198" name="Picture"/>
+                          <pic:cNvPr id="1582579215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34431,57 +34431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010832397" name="Picture">
+                  <wp:docPr id="1371589019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010832397" name="Picture"/>
+                          <pic:cNvPr id="1371589019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35111,57 +35111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536496045" name="Picture">
+                  <wp:docPr id="217541911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536496045" name="Picture"/>
+                          <pic:cNvPr id="217541911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36172,57 +36172,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524330423" name="Picture">
+                  <wp:docPr id="800173013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524330423" name="Picture"/>
+                          <pic:cNvPr id="800173013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438225687" name="Picture">
+                  <wp:docPr id="845469145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438225687" name="Picture"/>
+                          <pic:cNvPr id="845469145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37733,57 +37733,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518663283" name="Picture">
+                  <wp:docPr id="1592979925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518663283" name="Picture"/>
+                          <pic:cNvPr id="1592979925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38930,57 +38930,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426269841" name="Picture">
+                        <wp:docPr id="372737790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426269841" name="Picture"/>
+                                <pic:cNvPr id="372737790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41100,57 +41100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613324434" name="Picture">
+                  <wp:docPr id="1953181150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613324434" name="Picture"/>
+                          <pic:cNvPr id="1953181150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41189,57 +41189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85649635" name="Picture">
+                  <wp:docPr id="1433121437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85649635" name="Picture"/>
+                          <pic:cNvPr id="1433121437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41833,57 +41833,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582145541" name="Picture">
+                  <wp:docPr id="2143407800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582145541" name="Picture"/>
+                          <pic:cNvPr id="2143407800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42831,57 +42831,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087634898" name="Picture">
+                  <wp:docPr id="1920343960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087634898" name="Picture"/>
+                          <pic:cNvPr id="1920343960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42934,57 +42934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596973995" name="Picture">
+                  <wp:docPr id="1458888569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596973995" name="Picture"/>
+                          <pic:cNvPr id="1458888569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44311,57 +44311,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062567995" name="Picture">
+                  <wp:docPr id="235305133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062567995" name="Picture"/>
+                          <pic:cNvPr id="235305133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45454,57 +45454,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910451106" name="Picture">
+                        <wp:docPr id="687207651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910451106" name="Picture"/>
+                                <pic:cNvPr id="687207651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46675,57 +46675,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151393840" name="Picture">
+                  <wp:docPr id="361439808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151393840" name="Picture"/>
+                          <pic:cNvPr id="361439808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46746,57 +46746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170956817" name="Picture">
+                  <wp:docPr id="542091419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170956817" name="Picture"/>
+                          <pic:cNvPr id="542091419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47160,57 +47160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564028413" name="Picture">
+                  <wp:docPr id="944244235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564028413" name="Picture"/>
+                          <pic:cNvPr id="944244235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>