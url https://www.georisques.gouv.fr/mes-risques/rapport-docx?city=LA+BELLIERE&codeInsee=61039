--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256238012" name="Picture">
+                  <wp:docPr id="1786104419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256238012" name="Picture"/>
+                          <pic:cNvPr id="1786104419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409931527" name="Picture">
+                  <wp:docPr id="1473675383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409931527" name="Picture"/>
+                          <pic:cNvPr id="1473675383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834257696" name="Picture">
+                        <wp:docPr id="874545101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834257696" name="Picture"/>
+                                <pic:cNvPr id="874545101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652327159" name="Picture">
+                  <wp:docPr id="192112114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652327159" name="Picture"/>
+                          <pic:cNvPr id="192112114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090331439" name="Picture">
+                  <wp:docPr id="1052518364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090331439" name="Picture"/>
+                          <pic:cNvPr id="1052518364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352470938" name="Picture">
+                  <wp:docPr id="1098865585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352470938" name="Picture"/>
+                          <pic:cNvPr id="1098865585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977573778" name="Picture">
+                  <wp:docPr id="1539103598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977573778" name="Picture"/>
+                          <pic:cNvPr id="1539103598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075315041" name="Picture">
+                  <wp:docPr id="1828959506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075315041" name="Picture"/>
+                          <pic:cNvPr id="1828959506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781417425" name="Picture">
+                        <wp:docPr id="1340101483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781417425" name="Picture"/>
+                                <pic:cNvPr id="1340101483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985241371" name="Picture">
+                        <wp:docPr id="408182901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985241371" name="Picture"/>
+                                <pic:cNvPr id="408182901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915598223" name="Picture">
+                        <wp:docPr id="451737897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915598223" name="Picture"/>
+                                <pic:cNvPr id="451737897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693347591" name="Picture">
+                        <wp:docPr id="435596184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693347591" name="Picture"/>
+                                <pic:cNvPr id="435596184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965433523" name="Picture">
+                        <wp:docPr id="1501727758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965433523" name="Picture"/>
+                                <pic:cNvPr id="1501727758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187472012" name="Picture">
+                        <wp:docPr id="934356112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187472012" name="Picture"/>
+                                <pic:cNvPr id="934356112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289722761" name="Picture">
+                        <wp:docPr id="1072405303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289722761" name="Picture"/>
+                                <pic:cNvPr id="1072405303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124300847" name="Picture">
+                        <wp:docPr id="2059655075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124300847" name="Picture"/>
+                                <pic:cNvPr id="2059655075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57609816" name="Picture">
+                        <wp:docPr id="424865708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57609816" name="Picture"/>
+                                <pic:cNvPr id="424865708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255912709" name="Picture">
+                        <wp:docPr id="640979688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255912709" name="Picture"/>
+                                <pic:cNvPr id="640979688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100377370" name="Picture">
+                        <wp:docPr id="885307346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100377370" name="Picture"/>
+                                <pic:cNvPr id="885307346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599013164" name="Picture">
+                        <wp:docPr id="1282945190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599013164" name="Picture"/>
+                                <pic:cNvPr id="1282945190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207768539" name="Picture">
+                  <wp:docPr id="1444666944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207768539" name="Picture"/>
+                          <pic:cNvPr id="1444666944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695438345" name="Picture">
+                  <wp:docPr id="2050894485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695438345" name="Picture"/>
+                          <pic:cNvPr id="2050894485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336407187" name="Picture">
+                  <wp:docPr id="713835123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336407187" name="Picture"/>
+                          <pic:cNvPr id="713835123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393430409" name="Picture">
+                  <wp:docPr id="688455052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393430409" name="Picture"/>
+                          <pic:cNvPr id="688455052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184317357" name="Picture">
+                  <wp:docPr id="1448915530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184317357" name="Picture"/>
+                          <pic:cNvPr id="1448915530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188239375" name="Picture">
+                  <wp:docPr id="547459189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188239375" name="Picture"/>
+                          <pic:cNvPr id="547459189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348078471" name="Picture">
+                        <wp:docPr id="1623087243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348078471" name="Picture"/>
+                                <pic:cNvPr id="1623087243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565755881" name="Picture">
+                  <wp:docPr id="1012667171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565755881" name="Picture"/>
+                          <pic:cNvPr id="1012667171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416779020" name="Picture">
+                  <wp:docPr id="788547192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416779020" name="Picture"/>
+                          <pic:cNvPr id="788547192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976196988" name="Picture">
+                  <wp:docPr id="1038629139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976196988" name="Picture"/>
+                          <pic:cNvPr id="1038629139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710077861" name="Picture">
+                  <wp:docPr id="398063185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710077861" name="Picture"/>
+                          <pic:cNvPr id="398063185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624146257" name="Picture">
+                  <wp:docPr id="336257067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624146257" name="Picture"/>
+                          <pic:cNvPr id="336257067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609701710" name="Picture">
+                  <wp:docPr id="1020396070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609701710" name="Picture"/>
+                          <pic:cNvPr id="1020396070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280236554" name="Picture">
+                        <wp:docPr id="247655097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280236554" name="Picture"/>
+                                <pic:cNvPr id="247655097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513268146" name="Picture">
+                        <wp:docPr id="835643129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513268146" name="Picture"/>
+                                <pic:cNvPr id="835643129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621531250" name="Picture">
+                  <wp:docPr id="683689307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621531250" name="Picture"/>
+                          <pic:cNvPr id="683689307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672456581" name="Picture">
+                  <wp:docPr id="1581365444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672456581" name="Picture"/>
+                          <pic:cNvPr id="1581365444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119130319" name="Picture">
+                  <wp:docPr id="377128188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119130319" name="Picture"/>
+                          <pic:cNvPr id="377128188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307170073" name="Picture">
+                  <wp:docPr id="301872760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307170073" name="Picture"/>
+                          <pic:cNvPr id="301872760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794059522" name="Picture">
+                  <wp:docPr id="2030595725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794059522" name="Picture"/>
+                          <pic:cNvPr id="2030595725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605962823" name="Picture">
+                  <wp:docPr id="1018385545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605962823" name="Picture"/>
+                          <pic:cNvPr id="1018385545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610716756" name="Picture">
+                        <wp:docPr id="423160811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610716756" name="Picture"/>
+                                <pic:cNvPr id="423160811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001560871" name="Picture">
+                  <wp:docPr id="1057612633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001560871" name="Picture"/>
+                          <pic:cNvPr id="1057612633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454239620" name="Picture">
+                  <wp:docPr id="270484661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454239620" name="Picture"/>
+                          <pic:cNvPr id="270484661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444472659" name="Picture">
+                  <wp:docPr id="295029267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444472659" name="Picture"/>
+                          <pic:cNvPr id="295029267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129259596" name="Picture">
+                  <wp:docPr id="1166370653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129259596" name="Picture"/>
+                          <pic:cNvPr id="1166370653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121140912" name="Picture">
+                  <wp:docPr id="1746735083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121140912" name="Picture"/>
+                          <pic:cNvPr id="1746735083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296395626" name="Picture">
+                  <wp:docPr id="386137832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296395626" name="Picture"/>
+                          <pic:cNvPr id="386137832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101024378" name="Picture">
+                        <wp:docPr id="2021329677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101024378" name="Picture"/>
+                                <pic:cNvPr id="2021329677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89462487" name="Picture">
+                  <wp:docPr id="1879526996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89462487" name="Picture"/>
+                          <pic:cNvPr id="1879526996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655579168" name="Picture">
+                  <wp:docPr id="1764918681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655579168" name="Picture"/>
+                          <pic:cNvPr id="1764918681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004883809" name="Picture">
+                  <wp:docPr id="1189253963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004883809" name="Picture"/>
+                          <pic:cNvPr id="1189253963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>