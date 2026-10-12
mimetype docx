--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123705693" name="Picture">
+                  <wp:docPr id="1521566942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123705693" name="Picture"/>
+                          <pic:cNvPr id="1521566942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214628561" name="Picture">
+                  <wp:docPr id="1343050085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214628561" name="Picture"/>
+                          <pic:cNvPr id="1343050085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796474269" name="Picture">
+                        <wp:docPr id="1365764131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796474269" name="Picture"/>
+                                <pic:cNvPr id="1365764131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016554587" name="Picture">
+                  <wp:docPr id="1746523694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016554587" name="Picture"/>
+                          <pic:cNvPr id="1746523694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664550867" name="Picture">
+                  <wp:docPr id="637416155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664550867" name="Picture"/>
+                          <pic:cNvPr id="637416155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473690949" name="Picture">
+                  <wp:docPr id="233678873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473690949" name="Picture"/>
+                          <pic:cNvPr id="233678873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836782558" name="Picture">
+                  <wp:docPr id="583412249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836782558" name="Picture"/>
+                          <pic:cNvPr id="583412249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141800429" name="Picture">
+                  <wp:docPr id="118368365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141800429" name="Picture"/>
+                          <pic:cNvPr id="118368365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106437435" name="Picture">
+                        <wp:docPr id="441907156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106437435" name="Picture"/>
+                                <pic:cNvPr id="441907156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891828529" name="Picture">
+                        <wp:docPr id="1984373365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891828529" name="Picture"/>
+                                <pic:cNvPr id="1984373365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610862831" name="Picture">
+                        <wp:docPr id="425472791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610862831" name="Picture"/>
+                                <pic:cNvPr id="425472791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159877778" name="Picture">
+                        <wp:docPr id="788059729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159877778" name="Picture"/>
+                                <pic:cNvPr id="788059729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392912584" name="Picture">
+                        <wp:docPr id="1047272438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392912584" name="Picture"/>
+                                <pic:cNvPr id="1047272438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213715724" name="Picture">
+                        <wp:docPr id="2044105766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213715724" name="Picture"/>
+                                <pic:cNvPr id="2044105766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256193918" name="Picture">
+                        <wp:docPr id="1622957513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256193918" name="Picture"/>
+                                <pic:cNvPr id="1622957513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780341002" name="Picture">
+                        <wp:docPr id="1180652599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780341002" name="Picture"/>
+                                <pic:cNvPr id="1180652599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413696802" name="Picture">
+                        <wp:docPr id="1845777940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413696802" name="Picture"/>
+                                <pic:cNvPr id="1845777940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106658023" name="Picture">
+                        <wp:docPr id="617099435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106658023" name="Picture"/>
+                                <pic:cNvPr id="617099435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433512866" name="Picture">
+                        <wp:docPr id="110093425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433512866" name="Picture"/>
+                                <pic:cNvPr id="110093425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395239008" name="Picture">
+                        <wp:docPr id="1917440468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395239008" name="Picture"/>
+                                <pic:cNvPr id="1917440468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513967680" name="Picture">
+                        <wp:docPr id="253224704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513967680" name="Picture"/>
+                                <pic:cNvPr id="253224704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085597998" name="Picture">
+                        <wp:docPr id="1642702403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085597998" name="Picture"/>
+                                <pic:cNvPr id="1642702403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815228631" name="Picture">
+                        <wp:docPr id="1635927349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815228631" name="Picture"/>
+                                <pic:cNvPr id="1635927349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631567706" name="Picture">
+                        <wp:docPr id="1677978541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631567706" name="Picture"/>
+                                <pic:cNvPr id="1677978541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446996791" name="Picture">
+                        <wp:docPr id="1941145823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446996791" name="Picture"/>
+                                <pic:cNvPr id="1941145823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088528112" name="Picture">
+                        <wp:docPr id="1540638655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088528112" name="Picture"/>
+                                <pic:cNvPr id="1540638655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357190434" name="Picture">
+                  <wp:docPr id="1084533921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357190434" name="Picture"/>
+                          <pic:cNvPr id="1084533921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496263835" name="Picture">
+                  <wp:docPr id="1987706752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496263835" name="Picture"/>
+                          <pic:cNvPr id="1987706752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914312526" name="Picture">
+                  <wp:docPr id="929541328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914312526" name="Picture"/>
+                          <pic:cNvPr id="929541328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755838444" name="Picture">
+                  <wp:docPr id="1237717986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755838444" name="Picture"/>
+                          <pic:cNvPr id="1237717986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314551165" name="Picture">
+                  <wp:docPr id="108095517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314551165" name="Picture"/>
+                          <pic:cNvPr id="108095517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668612260" name="Picture">
+                  <wp:docPr id="1550439940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668612260" name="Picture"/>
+                          <pic:cNvPr id="1550439940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366796072" name="Picture">
+                        <wp:docPr id="2013532495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366796072" name="Picture"/>
+                                <pic:cNvPr id="2013532495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671636293" name="Picture">
+                  <wp:docPr id="861164556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671636293" name="Picture"/>
+                          <pic:cNvPr id="861164556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183782097" name="Picture">
+                  <wp:docPr id="500698087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183782097" name="Picture"/>
+                          <pic:cNvPr id="500698087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041766714" name="Picture">
+                  <wp:docPr id="1158606714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041766714" name="Picture"/>
+                          <pic:cNvPr id="1158606714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879122541" name="Picture">
+                  <wp:docPr id="887807864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879122541" name="Picture"/>
+                          <pic:cNvPr id="887807864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465001710" name="Picture">
+                  <wp:docPr id="1028359877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465001710" name="Picture"/>
+                          <pic:cNvPr id="1028359877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376390082" name="Picture">
+                  <wp:docPr id="501172987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376390082" name="Picture"/>
+                          <pic:cNvPr id="501172987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931341545" name="Picture">
+                        <wp:docPr id="1659800502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931341545" name="Picture"/>
+                                <pic:cNvPr id="1659800502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112568359" name="Picture">
+                        <wp:docPr id="1067401832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112568359" name="Picture"/>
+                                <pic:cNvPr id="1067401832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440628414" name="Picture">
+                  <wp:docPr id="691719446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440628414" name="Picture"/>
+                          <pic:cNvPr id="691719446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655698216" name="Picture">
+                  <wp:docPr id="970598889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655698216" name="Picture"/>
+                          <pic:cNvPr id="970598889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531666168" name="Picture">
+                  <wp:docPr id="1848169648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531666168" name="Picture"/>
+                          <pic:cNvPr id="1848169648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014715259" name="Picture">
+                  <wp:docPr id="896313673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014715259" name="Picture"/>
+                          <pic:cNvPr id="896313673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880620216" name="Picture">
+                  <wp:docPr id="78588142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880620216" name="Picture"/>
+                          <pic:cNvPr id="78588142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495726752" name="Picture">
+                  <wp:docPr id="732690210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495726752" name="Picture"/>
+                          <pic:cNvPr id="732690210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6409134" name="Picture">
+                        <wp:docPr id="984577323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6409134" name="Picture"/>
+                                <pic:cNvPr id="984577323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081747506" name="Picture">
+                  <wp:docPr id="1313441723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081747506" name="Picture"/>
+                          <pic:cNvPr id="1313441723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554988912" name="Picture">
+                  <wp:docPr id="1791258057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554988912" name="Picture"/>
+                          <pic:cNvPr id="1791258057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840164072" name="Picture">
+                  <wp:docPr id="861617819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840164072" name="Picture"/>
+                          <pic:cNvPr id="861617819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145407450" name="Picture">
+                  <wp:docPr id="1096631232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145407450" name="Picture"/>
+                          <pic:cNvPr id="1096631232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67222317" name="Picture">
+                  <wp:docPr id="542354158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67222317" name="Picture"/>
+                          <pic:cNvPr id="542354158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139529611" name="Picture">
+                  <wp:docPr id="2079562194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139529611" name="Picture"/>
+                          <pic:cNvPr id="2079562194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394287971" name="Picture">
+                        <wp:docPr id="1229716485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394287971" name="Picture"/>
+                                <pic:cNvPr id="1229716485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181047703" name="Picture">
+                  <wp:docPr id="781308407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181047703" name="Picture"/>
+                          <pic:cNvPr id="781308407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382504530" name="Picture">
+                  <wp:docPr id="973853237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382504530" name="Picture"/>
+                          <pic:cNvPr id="973853237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399207986" name="Picture">
+                  <wp:docPr id="177928922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399207986" name="Picture"/>
+                          <pic:cNvPr id="177928922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269588831" name="Picture">
+                  <wp:docPr id="634596288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269588831" name="Picture"/>
+                          <pic:cNvPr id="634596288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31295381" name="Picture">
+                  <wp:docPr id="9677758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31295381" name="Picture"/>
+                          <pic:cNvPr id="9677758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796375806" name="Picture">
+                  <wp:docPr id="26301629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796375806" name="Picture"/>
+                          <pic:cNvPr id="26301629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599186294" name="Picture">
+                  <wp:docPr id="1009076580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599186294" name="Picture"/>
+                          <pic:cNvPr id="1009076580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830743988" name="Picture">
+                  <wp:docPr id="932890337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830743988" name="Picture"/>
+                          <pic:cNvPr id="932890337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678130703" name="Picture">
+                  <wp:docPr id="1037666537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678130703" name="Picture"/>
+                          <pic:cNvPr id="1037666537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518683785" name="Picture">
+                  <wp:docPr id="830970875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518683785" name="Picture"/>
+                          <pic:cNvPr id="830970875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879876326" name="Picture">
+                  <wp:docPr id="1672064960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879876326" name="Picture"/>
+                          <pic:cNvPr id="1672064960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45640,51 +45640,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064787188" name="Picture">
+                  <wp:docPr id="2117489135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064787188" name="Picture"/>
+                          <pic:cNvPr id="2117489135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220414299" name="Picture">
+                  <wp:docPr id="1163501087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220414299" name="Picture"/>
+                          <pic:cNvPr id="1163501087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847634671" name="Picture">
+                  <wp:docPr id="1693804406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847634671" name="Picture"/>
+                          <pic:cNvPr id="1693804406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599619985" name="Picture">
+                  <wp:docPr id="1517335965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599619985" name="Picture"/>
+                          <pic:cNvPr id="1517335965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48656,51 +48656,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48903,174 +48903,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3922166" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3922166</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abattoir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3920946" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3920946</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Scierie, fabrique de panneaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -49558,50 +49716,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>