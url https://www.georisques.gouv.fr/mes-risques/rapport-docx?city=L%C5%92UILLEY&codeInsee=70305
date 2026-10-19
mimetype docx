--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762143075" name="Picture">
+                  <wp:docPr id="1073258488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762143075" name="Picture"/>
+                          <pic:cNvPr id="1073258488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394768392" name="Picture">
+                  <wp:docPr id="1006205645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394768392" name="Picture"/>
+                          <pic:cNvPr id="1006205645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923323813" name="Picture">
+                        <wp:docPr id="644530953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923323813" name="Picture"/>
+                                <pic:cNvPr id="644530953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714751697" name="Picture">
+                  <wp:docPr id="44680616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714751697" name="Picture"/>
+                          <pic:cNvPr id="44680616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148121007" name="Picture">
+                  <wp:docPr id="142279810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148121007" name="Picture"/>
+                          <pic:cNvPr id="142279810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854716620" name="Picture">
+                  <wp:docPr id="698051669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854716620" name="Picture"/>
+                          <pic:cNvPr id="698051669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655113309" name="Picture">
+                  <wp:docPr id="1736679891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655113309" name="Picture"/>
+                          <pic:cNvPr id="1736679891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546702401" name="Picture">
+                  <wp:docPr id="312934763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546702401" name="Picture"/>
+                          <pic:cNvPr id="312934763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054012484" name="Picture">
+                        <wp:docPr id="1338973516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054012484" name="Picture"/>
+                                <pic:cNvPr id="1338973516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823283661" name="Picture">
+                        <wp:docPr id="228452242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823283661" name="Picture"/>
+                                <pic:cNvPr id="228452242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132176998" name="Picture">
+                        <wp:docPr id="541100224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132176998" name="Picture"/>
+                                <pic:cNvPr id="541100224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940867137" name="Picture">
+                        <wp:docPr id="668250085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940867137" name="Picture"/>
+                                <pic:cNvPr id="668250085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132772582" name="Picture">
+                        <wp:docPr id="109081601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132772582" name="Picture"/>
+                                <pic:cNvPr id="109081601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622108013" name="Picture">
+                        <wp:docPr id="187678583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622108013" name="Picture"/>
+                                <pic:cNvPr id="187678583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691170438" name="Picture">
+                        <wp:docPr id="1252669133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691170438" name="Picture"/>
+                                <pic:cNvPr id="1252669133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24331358" name="Picture">
+                        <wp:docPr id="1729893711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24331358" name="Picture"/>
+                                <pic:cNvPr id="1729893711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507678763" name="Picture">
+                        <wp:docPr id="556073741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507678763" name="Picture"/>
+                                <pic:cNvPr id="556073741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010447777" name="Picture">
+                        <wp:docPr id="2075909860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010447777" name="Picture"/>
+                                <pic:cNvPr id="2075909860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666186670" name="Picture">
+                        <wp:docPr id="1933630624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666186670" name="Picture"/>
+                                <pic:cNvPr id="1933630624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162637560" name="Picture">
+                        <wp:docPr id="1963519317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162637560" name="Picture"/>
+                                <pic:cNvPr id="1963519317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168955121" name="Picture">
+                        <wp:docPr id="2117136972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168955121" name="Picture"/>
+                                <pic:cNvPr id="2117136972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410518200" name="Picture">
+                        <wp:docPr id="1193315901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410518200" name="Picture"/>
+                                <pic:cNvPr id="1193315901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106198496" name="Picture">
+                        <wp:docPr id="1020245673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106198496" name="Picture"/>
+                                <pic:cNvPr id="1020245673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421222906" name="Picture">
+                  <wp:docPr id="231281100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421222906" name="Picture"/>
+                          <pic:cNvPr id="231281100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832247529" name="Picture">
+                  <wp:docPr id="859846655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832247529" name="Picture"/>
+                          <pic:cNvPr id="859846655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063465129" name="Picture">
+                  <wp:docPr id="874962297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063465129" name="Picture"/>
+                          <pic:cNvPr id="874962297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751228211" name="Picture">
+                  <wp:docPr id="477275705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751228211" name="Picture"/>
+                          <pic:cNvPr id="477275705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723191243" name="Picture">
+                  <wp:docPr id="1267308073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723191243" name="Picture"/>
+                          <pic:cNvPr id="1267308073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913394939" name="Picture">
+                  <wp:docPr id="1116780783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913394939" name="Picture"/>
+                          <pic:cNvPr id="1116780783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092659962" name="Picture">
+                        <wp:docPr id="1987922208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092659962" name="Picture"/>
+                                <pic:cNvPr id="1987922208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342038886" name="Picture">
+                  <wp:docPr id="891143423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342038886" name="Picture"/>
+                          <pic:cNvPr id="891143423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521005111" name="Picture">
+                  <wp:docPr id="1573167567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521005111" name="Picture"/>
+                          <pic:cNvPr id="1573167567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098397500" name="Picture">
+                  <wp:docPr id="1106036510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098397500" name="Picture"/>
+                          <pic:cNvPr id="1106036510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089403648" name="Picture">
+                  <wp:docPr id="855092238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089403648" name="Picture"/>
+                          <pic:cNvPr id="855092238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438460886" name="Picture">
+                  <wp:docPr id="229858752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438460886" name="Picture"/>
+                          <pic:cNvPr id="229858752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32865435" name="Picture">
+                  <wp:docPr id="492546533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32865435" name="Picture"/>
+                          <pic:cNvPr id="492546533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565723526" name="Picture">
+                        <wp:docPr id="1921894297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565723526" name="Picture"/>
+                                <pic:cNvPr id="1921894297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97885000" name="Picture">
+                        <wp:docPr id="866249200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97885000" name="Picture"/>
+                                <pic:cNvPr id="866249200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084206927" name="Picture">
+                  <wp:docPr id="789332242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084206927" name="Picture"/>
+                          <pic:cNvPr id="789332242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231074552" name="Picture">
+                  <wp:docPr id="1574609750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231074552" name="Picture"/>
+                          <pic:cNvPr id="1574609750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361370806" name="Picture">
+                  <wp:docPr id="1029276515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361370806" name="Picture"/>
+                          <pic:cNvPr id="1029276515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383538018" name="Picture">
+                  <wp:docPr id="1819398522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383538018" name="Picture"/>
+                          <pic:cNvPr id="1819398522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702322976" name="Picture">
+                  <wp:docPr id="1493915254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702322976" name="Picture"/>
+                          <pic:cNvPr id="1493915254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919945165" name="Picture">
+                  <wp:docPr id="1124598794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919945165" name="Picture"/>
+                          <pic:cNvPr id="1124598794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42893948" name="Picture">
+                        <wp:docPr id="532377491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42893948" name="Picture"/>
+                                <pic:cNvPr id="532377491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891818881" name="Picture">
+                  <wp:docPr id="479203386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891818881" name="Picture"/>
+                          <pic:cNvPr id="479203386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559813955" name="Picture">
+                  <wp:docPr id="1181662681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559813955" name="Picture"/>
+                          <pic:cNvPr id="1181662681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143766900" name="Picture">
+                  <wp:docPr id="502424725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143766900" name="Picture"/>
+                          <pic:cNvPr id="502424725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743345340" name="Picture">
+                  <wp:docPr id="722407290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743345340" name="Picture"/>
+                          <pic:cNvPr id="722407290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866087321" name="Picture">
+                  <wp:docPr id="1141683961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866087321" name="Picture"/>
+                          <pic:cNvPr id="1141683961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730741971" name="Picture">
+                  <wp:docPr id="696523047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730741971" name="Picture"/>
+                          <pic:cNvPr id="696523047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760859984" name="Picture">
+                        <wp:docPr id="296841015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760859984" name="Picture"/>
+                                <pic:cNvPr id="296841015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209294815" name="Picture">
+                  <wp:docPr id="7269376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209294815" name="Picture"/>
+                          <pic:cNvPr id="7269376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090247959" name="Picture">
+                  <wp:docPr id="440198125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090247959" name="Picture"/>
+                          <pic:cNvPr id="440198125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082965167" name="Picture">
+                  <wp:docPr id="712058004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082965167" name="Picture"/>
+                          <pic:cNvPr id="712058004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778508620" name="Picture">
+                  <wp:docPr id="1751690556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778508620" name="Picture"/>
+                          <pic:cNvPr id="1751690556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82458658" name="Picture">
+                  <wp:docPr id="11421047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82458658" name="Picture"/>
+                          <pic:cNvPr id="11421047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945739467" name="Picture">
+                  <wp:docPr id="1012264363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945739467" name="Picture"/>
+                          <pic:cNvPr id="1012264363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321265671" name="Picture">
+                  <wp:docPr id="121017079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321265671" name="Picture"/>
+                          <pic:cNvPr id="121017079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706023594" name="Picture">
+                  <wp:docPr id="582964052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706023594" name="Picture"/>
+                          <pic:cNvPr id="582964052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791877662" name="Picture">
+                  <wp:docPr id="1899762027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791877662" name="Picture"/>
+                          <pic:cNvPr id="1899762027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>