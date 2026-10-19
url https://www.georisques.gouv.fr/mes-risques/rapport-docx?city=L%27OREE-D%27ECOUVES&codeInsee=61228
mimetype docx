--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806621790" name="Picture">
+                  <wp:docPr id="31707010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806621790" name="Picture"/>
+                          <pic:cNvPr id="31707010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348987563" name="Picture">
+                  <wp:docPr id="1153859354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348987563" name="Picture"/>
+                          <pic:cNvPr id="1153859354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681894772" name="Picture">
+                        <wp:docPr id="1826138660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681894772" name="Picture"/>
+                                <pic:cNvPr id="1826138660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346319824" name="Picture">
+                  <wp:docPr id="245531065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346319824" name="Picture"/>
+                          <pic:cNvPr id="245531065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821547659" name="Picture">
+                  <wp:docPr id="452455787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821547659" name="Picture"/>
+                          <pic:cNvPr id="452455787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644835065" name="Picture">
+                  <wp:docPr id="969244273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644835065" name="Picture"/>
+                          <pic:cNvPr id="969244273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845635397" name="Picture">
+                  <wp:docPr id="1418288447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845635397" name="Picture"/>
+                          <pic:cNvPr id="1418288447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935740667" name="Picture">
+                  <wp:docPr id="426545524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935740667" name="Picture"/>
+                          <pic:cNvPr id="426545524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060397120" name="Picture">
+                        <wp:docPr id="437578513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060397120" name="Picture"/>
+                                <pic:cNvPr id="437578513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556671343" name="Picture">
+                        <wp:docPr id="2051431624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556671343" name="Picture"/>
+                                <pic:cNvPr id="2051431624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701079747" name="Picture">
+                        <wp:docPr id="220574571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701079747" name="Picture"/>
+                                <pic:cNvPr id="220574571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602819009" name="Picture">
+                        <wp:docPr id="1241603827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602819009" name="Picture"/>
+                                <pic:cNvPr id="1241603827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057961495" name="Picture">
+                        <wp:docPr id="1930396346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057961495" name="Picture"/>
+                                <pic:cNvPr id="1930396346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644507663" name="Picture">
+                        <wp:docPr id="498273461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644507663" name="Picture"/>
+                                <pic:cNvPr id="498273461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163882338" name="Picture">
+                        <wp:docPr id="1616781315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163882338" name="Picture"/>
+                                <pic:cNvPr id="1616781315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808945322" name="Picture">
+                        <wp:docPr id="458283480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808945322" name="Picture"/>
+                                <pic:cNvPr id="458283480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974275962" name="Picture">
+                        <wp:docPr id="1712907264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974275962" name="Picture"/>
+                                <pic:cNvPr id="1712907264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253240612" name="Picture">
+                        <wp:docPr id="1738788789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253240612" name="Picture"/>
+                                <pic:cNvPr id="1738788789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854235488" name="Picture">
+                        <wp:docPr id="1361180483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854235488" name="Picture"/>
+                                <pic:cNvPr id="1361180483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123084293" name="Picture">
+                        <wp:docPr id="282616849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123084293" name="Picture"/>
+                                <pic:cNvPr id="282616849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176606749" name="Picture">
+                        <wp:docPr id="1475971478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176606749" name="Picture"/>
+                                <pic:cNvPr id="1475971478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079342319" name="Picture">
+                        <wp:docPr id="1342937293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079342319" name="Picture"/>
+                                <pic:cNvPr id="1342937293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975085996" name="Picture">
+                        <wp:docPr id="478951608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975085996" name="Picture"/>
+                                <pic:cNvPr id="478951608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229305289" name="Picture">
+                  <wp:docPr id="2120661580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229305289" name="Picture"/>
+                          <pic:cNvPr id="2120661580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033417003" name="Picture">
+                  <wp:docPr id="1564028799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033417003" name="Picture"/>
+                          <pic:cNvPr id="1564028799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100610182" name="Picture">
+                  <wp:docPr id="1264817474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100610182" name="Picture"/>
+                          <pic:cNvPr id="1264817474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096318031" name="Picture">
+                  <wp:docPr id="768303184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096318031" name="Picture"/>
+                          <pic:cNvPr id="768303184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348104007" name="Picture">
+                  <wp:docPr id="740960620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348104007" name="Picture"/>
+                          <pic:cNvPr id="740960620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739092553" name="Picture">
+                  <wp:docPr id="1202908875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739092553" name="Picture"/>
+                          <pic:cNvPr id="1202908875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972411393" name="Picture">
+                        <wp:docPr id="1683761049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972411393" name="Picture"/>
+                                <pic:cNvPr id="1683761049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159567692" name="Picture">
+                        <wp:docPr id="793849463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159567692" name="Picture"/>
+                                <pic:cNvPr id="793849463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647878216" name="Picture">
+                  <wp:docPr id="1235493662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647878216" name="Picture"/>
+                          <pic:cNvPr id="1235493662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618876629" name="Picture">
+                  <wp:docPr id="1013979357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618876629" name="Picture"/>
+                          <pic:cNvPr id="1013979357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140754745" name="Picture">
+                  <wp:docPr id="443853746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140754745" name="Picture"/>
+                          <pic:cNvPr id="443853746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918294420" name="Picture">
+                  <wp:docPr id="373058339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918294420" name="Picture"/>
+                          <pic:cNvPr id="373058339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676428036" name="Picture">
+                  <wp:docPr id="859830970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676428036" name="Picture"/>
+                          <pic:cNvPr id="859830970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827591086" name="Picture">
+                  <wp:docPr id="1963048233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827591086" name="Picture"/>
+                          <pic:cNvPr id="1963048233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591853204" name="Picture">
+                        <wp:docPr id="1765097444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591853204" name="Picture"/>
+                                <pic:cNvPr id="1765097444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848147463" name="Picture">
+                        <wp:docPr id="175497074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848147463" name="Picture"/>
+                                <pic:cNvPr id="175497074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051983104" name="Picture">
+                  <wp:docPr id="1249844167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051983104" name="Picture"/>
+                          <pic:cNvPr id="1249844167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020775864" name="Picture">
+                  <wp:docPr id="1922699337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020775864" name="Picture"/>
+                          <pic:cNvPr id="1922699337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254815442" name="Picture">
+                  <wp:docPr id="926488748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254815442" name="Picture"/>
+                          <pic:cNvPr id="926488748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764316243" name="Picture">
+                  <wp:docPr id="1901856748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764316243" name="Picture"/>
+                          <pic:cNvPr id="1901856748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851377049" name="Picture">
+                  <wp:docPr id="826612145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851377049" name="Picture"/>
+                          <pic:cNvPr id="826612145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758115525" name="Picture">
+                  <wp:docPr id="1275115422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758115525" name="Picture"/>
+                          <pic:cNvPr id="1275115422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262254494" name="Picture">
+                        <wp:docPr id="1194301097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262254494" name="Picture"/>
+                                <pic:cNvPr id="1194301097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996325538" name="Picture">
+                  <wp:docPr id="249197973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996325538" name="Picture"/>
+                          <pic:cNvPr id="249197973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872511553" name="Picture">
+                  <wp:docPr id="1453988647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872511553" name="Picture"/>
+                          <pic:cNvPr id="1453988647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807643957" name="Picture">
+                  <wp:docPr id="695979526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807643957" name="Picture"/>
+                          <pic:cNvPr id="695979526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226019103" name="Picture">
+                  <wp:docPr id="2015284113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226019103" name="Picture"/>
+                          <pic:cNvPr id="2015284113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290858459" name="Picture">
+                  <wp:docPr id="781279783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290858459" name="Picture"/>
+                          <pic:cNvPr id="781279783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076394116" name="Picture">
+                  <wp:docPr id="1467258147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076394116" name="Picture"/>
+                          <pic:cNvPr id="1467258147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827616207" name="Picture">
+                        <wp:docPr id="246158145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827616207" name="Picture"/>
+                                <pic:cNvPr id="246158145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729852733" name="Picture">
+                  <wp:docPr id="263634877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729852733" name="Picture"/>
+                          <pic:cNvPr id="263634877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917805916" name="Picture">
+                  <wp:docPr id="1634636561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917805916" name="Picture"/>
+                          <pic:cNvPr id="1634636561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867852940" name="Picture">
+                  <wp:docPr id="236068484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867852940" name="Picture"/>
+                          <pic:cNvPr id="236068484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769300957" name="Picture">
+                  <wp:docPr id="418021825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769300957" name="Picture"/>
+                          <pic:cNvPr id="418021825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022300948" name="Picture">
+                  <wp:docPr id="1669450915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022300948" name="Picture"/>
+                          <pic:cNvPr id="1669450915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41546,51 +41546,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483419980" name="Picture">
+                  <wp:docPr id="1478658473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483419980" name="Picture"/>
+                          <pic:cNvPr id="1478658473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003004846" name="Picture">
+                  <wp:docPr id="659705180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003004846" name="Picture"/>
+                          <pic:cNvPr id="659705180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130053367" name="Picture">
+                  <wp:docPr id="2042433330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130053367" name="Picture"/>
+                          <pic:cNvPr id="2042433330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645564216" name="Picture">
+                  <wp:docPr id="912646521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645564216" name="Picture"/>
+                          <pic:cNvPr id="912646521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44562,51 +44562,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44809,483 +44809,641 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3797534" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3797534</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEPOT D'ORDURES MENAGERES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796916" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796916</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORGE DE LA ROCHE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796863" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796863</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANCIEN FOURNEAU DE LA FORGE DE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796862" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796862</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>