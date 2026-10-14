--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938212062" name="Picture">
+                  <wp:docPr id="1750436555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938212062" name="Picture"/>
+                          <pic:cNvPr id="1750436555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192528373" name="Picture">
+                  <wp:docPr id="1286467398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192528373" name="Picture"/>
+                          <pic:cNvPr id="1286467398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14485875" name="Picture">
+                        <wp:docPr id="139461950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14485875" name="Picture"/>
+                                <pic:cNvPr id="139461950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037200625" name="Picture">
+                  <wp:docPr id="871274182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037200625" name="Picture"/>
+                          <pic:cNvPr id="871274182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285030282" name="Picture">
+                  <wp:docPr id="1681073059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285030282" name="Picture"/>
+                          <pic:cNvPr id="1681073059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768003401" name="Picture">
+                  <wp:docPr id="1167370232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768003401" name="Picture"/>
+                          <pic:cNvPr id="1167370232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690165379" name="Picture">
+                  <wp:docPr id="553567865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690165379" name="Picture"/>
+                          <pic:cNvPr id="553567865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103963096" name="Picture">
+                  <wp:docPr id="1621891851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103963096" name="Picture"/>
+                          <pic:cNvPr id="1621891851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664720000" name="Picture">
+                        <wp:docPr id="725805753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664720000" name="Picture"/>
+                                <pic:cNvPr id="725805753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576727691" name="Picture">
+                        <wp:docPr id="1068245112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576727691" name="Picture"/>
+                                <pic:cNvPr id="1068245112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044269584" name="Picture">
+                        <wp:docPr id="716458763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044269584" name="Picture"/>
+                                <pic:cNvPr id="716458763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027107230" name="Picture">
+                        <wp:docPr id="1492330396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027107230" name="Picture"/>
+                                <pic:cNvPr id="1492330396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145024329" name="Picture">
+                        <wp:docPr id="179857135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145024329" name="Picture"/>
+                                <pic:cNvPr id="179857135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966491047" name="Picture">
+                        <wp:docPr id="671427273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966491047" name="Picture"/>
+                                <pic:cNvPr id="671427273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823693036" name="Picture">
+                        <wp:docPr id="669983400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823693036" name="Picture"/>
+                                <pic:cNvPr id="669983400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137680492" name="Picture">
+                        <wp:docPr id="1466465801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137680492" name="Picture"/>
+                                <pic:cNvPr id="1466465801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553551469" name="Picture">
+                        <wp:docPr id="55324470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553551469" name="Picture"/>
+                                <pic:cNvPr id="55324470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245776821" name="Picture">
+                        <wp:docPr id="973112812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245776821" name="Picture"/>
+                                <pic:cNvPr id="973112812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217940534" name="Picture">
+                        <wp:docPr id="796491847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217940534" name="Picture"/>
+                                <pic:cNvPr id="796491847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879541222" name="Picture">
+                        <wp:docPr id="1080991085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879541222" name="Picture"/>
+                                <pic:cNvPr id="1080991085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11629,57 +11629,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171792325" name="Picture">
+                        <wp:docPr id="1987859994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171792325" name="Picture"/>
+                                <pic:cNvPr id="1987859994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11976,57 +11976,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663846395" name="Picture">
+                        <wp:docPr id="660233977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663846395" name="Picture"/>
+                                <pic:cNvPr id="660233977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12423,57 +12423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652017131" name="Picture">
+                        <wp:docPr id="964215206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652017131" name="Picture"/>
+                                <pic:cNvPr id="964215206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526382381" name="Picture">
+                  <wp:docPr id="693554128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526382381" name="Picture"/>
+                          <pic:cNvPr id="693554128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627784403" name="Picture">
+                  <wp:docPr id="1303392141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627784403" name="Picture"/>
+                          <pic:cNvPr id="1303392141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275451104" name="Picture">
+                  <wp:docPr id="472246527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275451104" name="Picture"/>
+                          <pic:cNvPr id="472246527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214542232" name="Picture">
+                  <wp:docPr id="1435147165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214542232" name="Picture"/>
+                          <pic:cNvPr id="1435147165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254123737" name="Picture">
+                  <wp:docPr id="518194354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254123737" name="Picture"/>
+                          <pic:cNvPr id="518194354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736797207" name="Picture">
+                  <wp:docPr id="1282950840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736797207" name="Picture"/>
+                          <pic:cNvPr id="1282950840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126220322" name="Picture">
+                        <wp:docPr id="145080298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126220322" name="Picture"/>
+                                <pic:cNvPr id="145080298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48362191" name="Picture">
+                  <wp:docPr id="409188244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48362191" name="Picture"/>
+                          <pic:cNvPr id="409188244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398092115" name="Picture">
+                  <wp:docPr id="1886547103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398092115" name="Picture"/>
+                          <pic:cNvPr id="1886547103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067372019" name="Picture">
+                  <wp:docPr id="1426966420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067372019" name="Picture"/>
+                          <pic:cNvPr id="1426966420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983305062" name="Picture">
+                  <wp:docPr id="1083309265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983305062" name="Picture"/>
+                          <pic:cNvPr id="1083309265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221144146" name="Picture">
+                  <wp:docPr id="1256806714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221144146" name="Picture"/>
+                          <pic:cNvPr id="1256806714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172072260" name="Picture">
+                  <wp:docPr id="107492627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172072260" name="Picture"/>
+                          <pic:cNvPr id="107492627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877518875" name="Picture">
+                        <wp:docPr id="990920211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877518875" name="Picture"/>
+                                <pic:cNvPr id="990920211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302864273" name="Picture">
+                  <wp:docPr id="2081903823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302864273" name="Picture"/>
+                          <pic:cNvPr id="2081903823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140649290" name="Picture">
+                  <wp:docPr id="884832451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140649290" name="Picture"/>
+                          <pic:cNvPr id="884832451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819731204" name="Picture">
+                  <wp:docPr id="50799891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819731204" name="Picture"/>
+                          <pic:cNvPr id="50799891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60825540" name="Picture">
+                  <wp:docPr id="1208678433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60825540" name="Picture"/>
+                          <pic:cNvPr id="1208678433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961267968" name="Picture">
+                  <wp:docPr id="1995886208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961267968" name="Picture"/>
+                          <pic:cNvPr id="1995886208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001346799" name="Picture">
+                  <wp:docPr id="611832529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001346799" name="Picture"/>
+                          <pic:cNvPr id="611832529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15980121" name="Picture">
+                        <wp:docPr id="226001858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15980121" name="Picture"/>
+                                <pic:cNvPr id="226001858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177639776" name="Picture">
+                  <wp:docPr id="1794252120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177639776" name="Picture"/>
+                          <pic:cNvPr id="1794252120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340385653" name="Picture">
+                  <wp:docPr id="601748823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340385653" name="Picture"/>
+                          <pic:cNvPr id="601748823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949210959" name="Picture">
+                  <wp:docPr id="765408467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949210959" name="Picture"/>
+                          <pic:cNvPr id="765408467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728094753" name="Picture">
+                  <wp:docPr id="101241650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728094753" name="Picture"/>
+                          <pic:cNvPr id="101241650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722757922" name="Picture">
+                  <wp:docPr id="908203954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722757922" name="Picture"/>
+                          <pic:cNvPr id="908203954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33880,57 +33880,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735622791" name="Picture">
+                  <wp:docPr id="1597445307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735622791" name="Picture"/>
+                          <pic:cNvPr id="1597445307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36163,57 +36163,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215369628" name="Picture">
+                  <wp:docPr id="320572369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215369628" name="Picture"/>
+                          <pic:cNvPr id="320572369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36252,57 +36252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458247964" name="Picture">
+                  <wp:docPr id="447183773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458247964" name="Picture"/>
+                          <pic:cNvPr id="447183773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36884,57 +36884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220488752" name="Picture">
+                  <wp:docPr id="1662386268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220488752" name="Picture"/>
+                          <pic:cNvPr id="1662386268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37828,57 +37828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692014494" name="Picture">
+                  <wp:docPr id="539958897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692014494" name="Picture"/>
+                          <pic:cNvPr id="539958897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37940,57 +37940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576576066" name="Picture">
+                  <wp:docPr id="762664994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576576066" name="Picture"/>
+                          <pic:cNvPr id="762664994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242624702" name="Picture">
+                  <wp:docPr id="789095525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242624702" name="Picture"/>
+                          <pic:cNvPr id="789095525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40778,57 +40778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587210881" name="Picture">
+                  <wp:docPr id="1086790424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587210881" name="Picture"/>
+                          <pic:cNvPr id="1086790424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213858749" name="Picture">
+                  <wp:docPr id="563206778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213858749" name="Picture"/>
+                          <pic:cNvPr id="563206778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305007494" name="Picture">
+                  <wp:docPr id="48835088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305007494" name="Picture"/>
+                          <pic:cNvPr id="48835088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>