--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936863191" name="Picture">
+                  <wp:docPr id="1754480709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936863191" name="Picture"/>
+                          <pic:cNvPr id="1754480709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341410595" name="Picture">
+                  <wp:docPr id="2134512843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341410595" name="Picture"/>
+                          <pic:cNvPr id="2134512843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015002957" name="Picture">
+                        <wp:docPr id="986201564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015002957" name="Picture"/>
+                                <pic:cNvPr id="986201564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162448322" name="Picture">
+                  <wp:docPr id="230690809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162448322" name="Picture"/>
+                          <pic:cNvPr id="230690809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957645014" name="Picture">
+                  <wp:docPr id="1057697129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957645014" name="Picture"/>
+                          <pic:cNvPr id="1057697129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874012321" name="Picture">
+                  <wp:docPr id="1797384724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874012321" name="Picture"/>
+                          <pic:cNvPr id="1797384724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348363324" name="Picture">
+                  <wp:docPr id="1544674897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348363324" name="Picture"/>
+                          <pic:cNvPr id="1544674897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054663642" name="Picture">
+                  <wp:docPr id="1625826106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054663642" name="Picture"/>
+                          <pic:cNvPr id="1625826106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878960693" name="Picture">
+                        <wp:docPr id="559592448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878960693" name="Picture"/>
+                                <pic:cNvPr id="559592448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134451742" name="Picture">
+                        <wp:docPr id="1146056270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134451742" name="Picture"/>
+                                <pic:cNvPr id="1146056270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044859421" name="Picture">
+                        <wp:docPr id="1169007563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044859421" name="Picture"/>
+                                <pic:cNvPr id="1169007563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317563347" name="Picture">
+                        <wp:docPr id="1949969209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317563347" name="Picture"/>
+                                <pic:cNvPr id="1949969209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133647008" name="Picture">
+                        <wp:docPr id="949139416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133647008" name="Picture"/>
+                                <pic:cNvPr id="949139416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657431169" name="Picture">
+                        <wp:docPr id="1603581228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657431169" name="Picture"/>
+                                <pic:cNvPr id="1603581228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229161218" name="Picture">
+                        <wp:docPr id="2006153806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229161218" name="Picture"/>
+                                <pic:cNvPr id="2006153806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899908397" name="Picture">
+                        <wp:docPr id="1989198577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899908397" name="Picture"/>
+                                <pic:cNvPr id="1989198577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878682478" name="Picture">
+                        <wp:docPr id="1561105920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878682478" name="Picture"/>
+                                <pic:cNvPr id="1561105920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582579173" name="Picture">
+                        <wp:docPr id="2092498371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582579173" name="Picture"/>
+                                <pic:cNvPr id="2092498371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562665239" name="Picture">
+                        <wp:docPr id="844714448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562665239" name="Picture"/>
+                                <pic:cNvPr id="844714448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242369400" name="Picture">
+                        <wp:docPr id="498433905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242369400" name="Picture"/>
+                                <pic:cNvPr id="498433905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860655143" name="Picture">
+                        <wp:docPr id="1341254895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860655143" name="Picture"/>
+                                <pic:cNvPr id="1341254895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708060272" name="Picture">
+                        <wp:docPr id="728562907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708060272" name="Picture"/>
+                                <pic:cNvPr id="728562907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078956791" name="Picture">
+                        <wp:docPr id="166702074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078956791" name="Picture"/>
+                                <pic:cNvPr id="166702074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899365311" name="Picture">
+                  <wp:docPr id="719807433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899365311" name="Picture"/>
+                          <pic:cNvPr id="719807433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221716506" name="Picture">
+                  <wp:docPr id="1673495626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221716506" name="Picture"/>
+                          <pic:cNvPr id="1673495626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880353063" name="Picture">
+                  <wp:docPr id="1312343301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880353063" name="Picture"/>
+                          <pic:cNvPr id="1312343301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762937601" name="Picture">
+                  <wp:docPr id="127714605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762937601" name="Picture"/>
+                          <pic:cNvPr id="127714605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911224406" name="Picture">
+                  <wp:docPr id="161235843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911224406" name="Picture"/>
+                          <pic:cNvPr id="161235843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225410511" name="Picture">
+                  <wp:docPr id="91586937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225410511" name="Picture"/>
+                          <pic:cNvPr id="91586937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387128045" name="Picture">
+                        <wp:docPr id="1555788155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387128045" name="Picture"/>
+                                <pic:cNvPr id="1555788155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712723703" name="Picture">
+                        <wp:docPr id="1520874293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712723703" name="Picture"/>
+                                <pic:cNvPr id="1520874293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423753716" name="Picture">
+                  <wp:docPr id="92308844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423753716" name="Picture"/>
+                          <pic:cNvPr id="92308844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54557973" name="Picture">
+                  <wp:docPr id="772969577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54557973" name="Picture"/>
+                          <pic:cNvPr id="772969577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932301694" name="Picture">
+                  <wp:docPr id="1103275397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932301694" name="Picture"/>
+                          <pic:cNvPr id="1103275397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809113074" name="Picture">
+                  <wp:docPr id="1598893746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809113074" name="Picture"/>
+                          <pic:cNvPr id="1598893746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953949105" name="Picture">
+                  <wp:docPr id="2147391625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953949105" name="Picture"/>
+                          <pic:cNvPr id="2147391625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236158505" name="Picture">
+                  <wp:docPr id="1503502419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236158505" name="Picture"/>
+                          <pic:cNvPr id="1503502419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982506967" name="Picture">
+                        <wp:docPr id="143107894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982506967" name="Picture"/>
+                                <pic:cNvPr id="143107894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189285897" name="Picture">
+                        <wp:docPr id="566197554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189285897" name="Picture"/>
+                                <pic:cNvPr id="566197554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26891,57 +26891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38145127" name="Picture">
+                  <wp:docPr id="347389988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38145127" name="Picture"/>
+                          <pic:cNvPr id="347389988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26980,57 +26980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839584864" name="Picture">
+                  <wp:docPr id="1221467526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839584864" name="Picture"/>
+                          <pic:cNvPr id="1221467526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27624,57 +27624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207953152" name="Picture">
+                  <wp:docPr id="327298411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207953152" name="Picture"/>
+                          <pic:cNvPr id="327298411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28622,57 +28622,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340151776" name="Picture">
+                  <wp:docPr id="2087536856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340151776" name="Picture"/>
+                          <pic:cNvPr id="2087536856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28725,57 +28725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695814318" name="Picture">
+                  <wp:docPr id="386332829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695814318" name="Picture"/>
+                          <pic:cNvPr id="386332829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30102,57 +30102,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520979862" name="Picture">
+                  <wp:docPr id="306914837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520979862" name="Picture"/>
+                          <pic:cNvPr id="306914837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31245,57 +31245,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869219744" name="Picture">
+                        <wp:docPr id="1237523134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869219744" name="Picture"/>
+                                <pic:cNvPr id="1237523134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32606,57 +32606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007380260" name="Picture">
+                  <wp:docPr id="41154077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007380260" name="Picture"/>
+                          <pic:cNvPr id="41154077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32695,57 +32695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227058688" name="Picture">
+                  <wp:docPr id="2131822572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227058688" name="Picture"/>
+                          <pic:cNvPr id="2131822572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579175440" name="Picture">
+                  <wp:docPr id="333543397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579175440" name="Picture"/>
+                          <pic:cNvPr id="333543397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34337,57 +34337,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311379102" name="Picture">
+                  <wp:docPr id="1190757744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311379102" name="Picture"/>
+                          <pic:cNvPr id="1190757744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34440,57 +34440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68561329" name="Picture">
+                  <wp:docPr id="1932725885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68561329" name="Picture"/>
+                          <pic:cNvPr id="1932725885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35819,57 +35819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036152174" name="Picture">
+                  <wp:docPr id="1746106027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036152174" name="Picture"/>
+                          <pic:cNvPr id="1746106027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36953,57 +36953,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167876825" name="Picture">
+                        <wp:docPr id="1778769614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167876825" name="Picture"/>
+                                <pic:cNvPr id="1778769614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37978,57 +37978,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527090069" name="Picture">
+                        <wp:docPr id="25337360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527090069" name="Picture"/>
+                                <pic:cNvPr id="25337360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39450,57 +39450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573132156" name="Picture">
+                  <wp:docPr id="1169539904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573132156" name="Picture"/>
+                          <pic:cNvPr id="1169539904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119505612" name="Picture">
+                  <wp:docPr id="1579565294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119505612" name="Picture"/>
+                          <pic:cNvPr id="1579565294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40183,57 +40183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288912175" name="Picture">
+                  <wp:docPr id="607787344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288912175" name="Picture"/>
+                          <pic:cNvPr id="607787344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41181,57 +41181,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229949184" name="Picture">
+                  <wp:docPr id="416910549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229949184" name="Picture"/>
+                          <pic:cNvPr id="416910549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41284,57 +41284,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960206959" name="Picture">
+                  <wp:docPr id="1562560401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960206959" name="Picture"/>
+                          <pic:cNvPr id="1562560401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42661,57 +42661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565541545" name="Picture">
+                  <wp:docPr id="1990296404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565541545" name="Picture"/>
+                          <pic:cNvPr id="1990296404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43804,57 +43804,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337486573" name="Picture">
+                        <wp:docPr id="1073203852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337486573" name="Picture"/>
+                                <pic:cNvPr id="1073203852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171400577" name="Picture">
+                  <wp:docPr id="1161184517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171400577" name="Picture"/>
+                          <pic:cNvPr id="1161184517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45096,57 +45096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120752093" name="Picture">
+                  <wp:docPr id="1589340113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120752093" name="Picture"/>
+                          <pic:cNvPr id="1589340113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45510,57 +45510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427767889" name="Picture">
+                  <wp:docPr id="576566678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427767889" name="Picture"/>
+                          <pic:cNvPr id="576566678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>