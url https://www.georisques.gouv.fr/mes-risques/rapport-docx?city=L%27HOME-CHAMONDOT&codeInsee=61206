--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303907218" name="Picture">
+                  <wp:docPr id="921648003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303907218" name="Picture"/>
+                          <pic:cNvPr id="921648003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426238456" name="Picture">
+                  <wp:docPr id="1519384558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426238456" name="Picture"/>
+                          <pic:cNvPr id="1519384558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251044826" name="Picture">
+                        <wp:docPr id="1215847762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251044826" name="Picture"/>
+                                <pic:cNvPr id="1215847762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382029714" name="Picture">
+                  <wp:docPr id="791557563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382029714" name="Picture"/>
+                          <pic:cNvPr id="791557563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820349511" name="Picture">
+                  <wp:docPr id="1000486976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820349511" name="Picture"/>
+                          <pic:cNvPr id="1000486976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647116336" name="Picture">
+                  <wp:docPr id="590816870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647116336" name="Picture"/>
+                          <pic:cNvPr id="590816870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592644906" name="Picture">
+                  <wp:docPr id="978419155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592644906" name="Picture"/>
+                          <pic:cNvPr id="978419155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547797393" name="Picture">
+                  <wp:docPr id="470387676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547797393" name="Picture"/>
+                          <pic:cNvPr id="470387676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991344040" name="Picture">
+                        <wp:docPr id="1605098907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991344040" name="Picture"/>
+                                <pic:cNvPr id="1605098907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964106853" name="Picture">
+                        <wp:docPr id="437664794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964106853" name="Picture"/>
+                                <pic:cNvPr id="437664794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020688663" name="Picture">
+                        <wp:docPr id="2121655050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020688663" name="Picture"/>
+                                <pic:cNvPr id="2121655050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327684471" name="Picture">
+                        <wp:docPr id="654603929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327684471" name="Picture"/>
+                                <pic:cNvPr id="654603929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964828544" name="Picture">
+                        <wp:docPr id="1576818854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964828544" name="Picture"/>
+                                <pic:cNvPr id="1576818854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082172948" name="Picture">
+                        <wp:docPr id="344110393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082172948" name="Picture"/>
+                                <pic:cNvPr id="344110393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642623830" name="Picture">
+                        <wp:docPr id="2013201284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642623830" name="Picture"/>
+                                <pic:cNvPr id="2013201284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235451868" name="Picture">
+                        <wp:docPr id="1030434506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235451868" name="Picture"/>
+                                <pic:cNvPr id="1030434506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001390419" name="Picture">
+                        <wp:docPr id="1699777878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001390419" name="Picture"/>
+                                <pic:cNvPr id="1699777878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366708578" name="Picture">
+                        <wp:docPr id="1483613285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366708578" name="Picture"/>
+                                <pic:cNvPr id="1483613285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078960167" name="Picture">
+                        <wp:docPr id="299443457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078960167" name="Picture"/>
+                                <pic:cNvPr id="299443457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380685263" name="Picture">
+                        <wp:docPr id="1591220589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380685263" name="Picture"/>
+                                <pic:cNvPr id="1591220589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187374387" name="Picture">
+                        <wp:docPr id="1019204263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187374387" name="Picture"/>
+                                <pic:cNvPr id="1019204263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248798355" name="Picture">
+                        <wp:docPr id="307566775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248798355" name="Picture"/>
+                                <pic:cNvPr id="307566775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337132744" name="Picture">
+                        <wp:docPr id="816754826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337132744" name="Picture"/>
+                                <pic:cNvPr id="816754826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631615426" name="Picture">
+                  <wp:docPr id="1653212637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631615426" name="Picture"/>
+                          <pic:cNvPr id="1653212637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504330306" name="Picture">
+                  <wp:docPr id="2044735687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504330306" name="Picture"/>
+                          <pic:cNvPr id="2044735687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635193654" name="Picture">
+                  <wp:docPr id="1244660842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635193654" name="Picture"/>
+                          <pic:cNvPr id="1244660842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662917717" name="Picture">
+                  <wp:docPr id="581211939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662917717" name="Picture"/>
+                          <pic:cNvPr id="581211939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003469527" name="Picture">
+                  <wp:docPr id="195084021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003469527" name="Picture"/>
+                          <pic:cNvPr id="195084021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521648759" name="Picture">
+                  <wp:docPr id="1424885694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521648759" name="Picture"/>
+                          <pic:cNvPr id="1424885694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592418057" name="Picture">
+                        <wp:docPr id="645688961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592418057" name="Picture"/>
+                                <pic:cNvPr id="645688961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768767295" name="Picture">
+                        <wp:docPr id="2076430500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768767295" name="Picture"/>
+                                <pic:cNvPr id="2076430500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225626099" name="Picture">
+                  <wp:docPr id="1428149819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225626099" name="Picture"/>
+                          <pic:cNvPr id="1428149819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96892748" name="Picture">
+                  <wp:docPr id="1531844852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96892748" name="Picture"/>
+                          <pic:cNvPr id="1531844852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89269260" name="Picture">
+                  <wp:docPr id="1047377353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89269260" name="Picture"/>
+                          <pic:cNvPr id="1047377353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83692858" name="Picture">
+                  <wp:docPr id="1577006450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83692858" name="Picture"/>
+                          <pic:cNvPr id="1577006450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328751502" name="Picture">
+                  <wp:docPr id="1842853448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328751502" name="Picture"/>
+                          <pic:cNvPr id="1842853448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154667975" name="Picture">
+                  <wp:docPr id="1427679801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154667975" name="Picture"/>
+                          <pic:cNvPr id="1427679801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325670323" name="Picture">
+                        <wp:docPr id="452631220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325670323" name="Picture"/>
+                                <pic:cNvPr id="452631220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103615732" name="Picture">
+                  <wp:docPr id="178496176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103615732" name="Picture"/>
+                          <pic:cNvPr id="178496176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355612814" name="Picture">
+                  <wp:docPr id="1163379957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355612814" name="Picture"/>
+                          <pic:cNvPr id="1163379957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789042354" name="Picture">
+                  <wp:docPr id="562995311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789042354" name="Picture"/>
+                          <pic:cNvPr id="562995311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018161373" name="Picture">
+                  <wp:docPr id="1173337330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018161373" name="Picture"/>
+                          <pic:cNvPr id="1173337330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354023845" name="Picture">
+                  <wp:docPr id="1384396932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354023845" name="Picture"/>
+                          <pic:cNvPr id="1384396932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230361982" name="Picture">
+                  <wp:docPr id="1995276611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230361982" name="Picture"/>
+                          <pic:cNvPr id="1995276611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676756915" name="Picture">
+                        <wp:docPr id="465775604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676756915" name="Picture"/>
+                                <pic:cNvPr id="465775604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918835272" name="Picture">
+                  <wp:docPr id="29251158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918835272" name="Picture"/>
+                          <pic:cNvPr id="29251158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232300490" name="Picture">
+                  <wp:docPr id="1915451316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232300490" name="Picture"/>
+                          <pic:cNvPr id="1915451316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596989460" name="Picture">
+                  <wp:docPr id="722444593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596989460" name="Picture"/>
+                          <pic:cNvPr id="722444593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305606903" name="Picture">
+                  <wp:docPr id="19787941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305606903" name="Picture"/>
+                          <pic:cNvPr id="19787941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818048082" name="Picture">
+                  <wp:docPr id="2114075193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818048082" name="Picture"/>
+                          <pic:cNvPr id="2114075193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223900041" name="Picture">
+                  <wp:docPr id="472334163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223900041" name="Picture"/>
+                          <pic:cNvPr id="472334163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089898524" name="Picture">
+                        <wp:docPr id="1732143378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089898524" name="Picture"/>
+                                <pic:cNvPr id="1732143378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006205576" name="Picture">
+                  <wp:docPr id="543317883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006205576" name="Picture"/>
+                          <pic:cNvPr id="543317883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31717844" name="Picture">
+                  <wp:docPr id="872465564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31717844" name="Picture"/>
+                          <pic:cNvPr id="872465564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414671405" name="Picture">
+                  <wp:docPr id="1179413274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414671405" name="Picture"/>
+                          <pic:cNvPr id="1179413274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542928060" name="Picture">
+                  <wp:docPr id="380500223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542928060" name="Picture"/>
+                          <pic:cNvPr id="380500223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642520171" name="Picture">
+                  <wp:docPr id="953723228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642520171" name="Picture"/>
+                          <pic:cNvPr id="953723228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063030913" name="Picture">
+                  <wp:docPr id="824135220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063030913" name="Picture"/>
+                          <pic:cNvPr id="824135220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466099112" name="Picture">
+                  <wp:docPr id="661899747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466099112" name="Picture"/>
+                          <pic:cNvPr id="661899747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106497570" name="Picture">
+                  <wp:docPr id="1756376094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106497570" name="Picture"/>
+                          <pic:cNvPr id="1756376094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370709428" name="Picture">
+                  <wp:docPr id="1077947011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370709428" name="Picture"/>
+                          <pic:cNvPr id="1077947011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>