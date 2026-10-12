--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624565968" name="Picture">
+                  <wp:docPr id="1306330162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624565968" name="Picture"/>
+                          <pic:cNvPr id="1306330162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146049187" name="Picture">
+                  <wp:docPr id="1022440465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146049187" name="Picture"/>
+                          <pic:cNvPr id="1022440465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137863661" name="Picture">
+                        <wp:docPr id="1249882337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137863661" name="Picture"/>
+                                <pic:cNvPr id="1249882337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107929154" name="Picture">
+                  <wp:docPr id="172688684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107929154" name="Picture"/>
+                          <pic:cNvPr id="172688684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36890513" name="Picture">
+                  <wp:docPr id="211262117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36890513" name="Picture"/>
+                          <pic:cNvPr id="211262117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692176483" name="Picture">
+                  <wp:docPr id="566661135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692176483" name="Picture"/>
+                          <pic:cNvPr id="566661135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807012199" name="Picture">
+                  <wp:docPr id="1315926753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807012199" name="Picture"/>
+                          <pic:cNvPr id="1315926753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449646185" name="Picture">
+                  <wp:docPr id="669722682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449646185" name="Picture"/>
+                          <pic:cNvPr id="669722682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010049254" name="Picture">
+                        <wp:docPr id="1766413443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010049254" name="Picture"/>
+                                <pic:cNvPr id="1766413443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100952852" name="Picture">
+                        <wp:docPr id="1841347138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100952852" name="Picture"/>
+                                <pic:cNvPr id="1841347138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614561063" name="Picture">
+                        <wp:docPr id="1611535163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614561063" name="Picture"/>
+                                <pic:cNvPr id="1611535163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214591971" name="Picture">
+                        <wp:docPr id="243335326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214591971" name="Picture"/>
+                                <pic:cNvPr id="243335326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631291281" name="Picture">
+                        <wp:docPr id="741471551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631291281" name="Picture"/>
+                                <pic:cNvPr id="741471551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832366727" name="Picture">
+                        <wp:docPr id="951500972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832366727" name="Picture"/>
+                                <pic:cNvPr id="951500972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857576037" name="Picture">
+                        <wp:docPr id="222716786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857576037" name="Picture"/>
+                                <pic:cNvPr id="222716786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973498051" name="Picture">
+                        <wp:docPr id="677815066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973498051" name="Picture"/>
+                                <pic:cNvPr id="677815066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640963483" name="Picture">
+                        <wp:docPr id="587663172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640963483" name="Picture"/>
+                                <pic:cNvPr id="587663172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363399929" name="Picture">
+                        <wp:docPr id="256810203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363399929" name="Picture"/>
+                                <pic:cNvPr id="256810203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511987281" name="Picture">
+                        <wp:docPr id="1432478421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511987281" name="Picture"/>
+                                <pic:cNvPr id="1432478421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705035372" name="Picture">
+                        <wp:docPr id="1936900354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705035372" name="Picture"/>
+                                <pic:cNvPr id="1936900354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957591267" name="Picture">
+                        <wp:docPr id="1809558454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957591267" name="Picture"/>
+                                <pic:cNvPr id="1809558454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487646192" name="Picture">
+                        <wp:docPr id="1764714456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487646192" name="Picture"/>
+                                <pic:cNvPr id="1764714456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583068017" name="Picture">
+                        <wp:docPr id="2092453354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583068017" name="Picture"/>
+                                <pic:cNvPr id="2092453354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725651592" name="Picture">
+                  <wp:docPr id="2046651107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725651592" name="Picture"/>
+                          <pic:cNvPr id="2046651107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108076705" name="Picture">
+                  <wp:docPr id="1540130256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108076705" name="Picture"/>
+                          <pic:cNvPr id="1540130256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061937518" name="Picture">
+                  <wp:docPr id="1904637559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061937518" name="Picture"/>
+                          <pic:cNvPr id="1904637559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834576715" name="Picture">
+                  <wp:docPr id="1231448438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834576715" name="Picture"/>
+                          <pic:cNvPr id="1231448438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714256152" name="Picture">
+                  <wp:docPr id="128214081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714256152" name="Picture"/>
+                          <pic:cNvPr id="128214081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794350806" name="Picture">
+                  <wp:docPr id="1423160300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794350806" name="Picture"/>
+                          <pic:cNvPr id="1423160300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224189415" name="Picture">
+                        <wp:docPr id="172686387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224189415" name="Picture"/>
+                                <pic:cNvPr id="172686387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502921099" name="Picture">
+                  <wp:docPr id="1876955939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502921099" name="Picture"/>
+                          <pic:cNvPr id="1876955939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019900543" name="Picture">
+                  <wp:docPr id="1894116630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019900543" name="Picture"/>
+                          <pic:cNvPr id="1894116630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231237129" name="Picture">
+                  <wp:docPr id="764619869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231237129" name="Picture"/>
+                          <pic:cNvPr id="764619869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887644955" name="Picture">
+                  <wp:docPr id="795278489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887644955" name="Picture"/>
+                          <pic:cNvPr id="795278489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179577915" name="Picture">
+                  <wp:docPr id="67842200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179577915" name="Picture"/>
+                          <pic:cNvPr id="67842200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818024264" name="Picture">
+                  <wp:docPr id="1182191796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818024264" name="Picture"/>
+                          <pic:cNvPr id="1182191796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830033689" name="Picture">
+                        <wp:docPr id="875747084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830033689" name="Picture"/>
+                                <pic:cNvPr id="875747084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38248639" name="Picture">
+                  <wp:docPr id="725534291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38248639" name="Picture"/>
+                          <pic:cNvPr id="725534291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776908699" name="Picture">
+                  <wp:docPr id="1802554979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776908699" name="Picture"/>
+                          <pic:cNvPr id="1802554979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764596158" name="Picture">
+                  <wp:docPr id="1224311738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764596158" name="Picture"/>
+                          <pic:cNvPr id="1224311738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780421701" name="Picture">
+                  <wp:docPr id="224226969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780421701" name="Picture"/>
+                          <pic:cNvPr id="224226969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867848719" name="Picture">
+                  <wp:docPr id="735102480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867848719" name="Picture"/>
+                          <pic:cNvPr id="735102480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346335215" name="Picture">
+                  <wp:docPr id="1075530429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346335215" name="Picture"/>
+                          <pic:cNvPr id="1075530429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29454,57 +29454,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754589340" name="Picture">
+                        <wp:docPr id="547121861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754589340" name="Picture"/>
+                                <pic:cNvPr id="547121861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308578786" name="Picture">
+                  <wp:docPr id="1034883647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308578786" name="Picture"/>
+                          <pic:cNvPr id="1034883647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32158,57 +32158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822979135" name="Picture">
+                  <wp:docPr id="2116455693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822979135" name="Picture"/>
+                          <pic:cNvPr id="2116455693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32637,57 +32637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443687561" name="Picture">
+                  <wp:docPr id="965345832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443687561" name="Picture"/>
+                          <pic:cNvPr id="965345832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33929,57 +33929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780538091" name="Picture">
+                  <wp:docPr id="355704701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780538091" name="Picture"/>
+                          <pic:cNvPr id="355704701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34018,57 +34018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913002838" name="Picture">
+                  <wp:docPr id="1605842483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913002838" name="Picture"/>
+                          <pic:cNvPr id="1605842483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34662,57 +34662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045446645" name="Picture">
+                  <wp:docPr id="918942895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045446645" name="Picture"/>
+                          <pic:cNvPr id="918942895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35660,57 +35660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906129869" name="Picture">
+                  <wp:docPr id="1696559909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906129869" name="Picture"/>
+                          <pic:cNvPr id="1696559909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35763,57 +35763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044825291" name="Picture">
+                  <wp:docPr id="5700080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044825291" name="Picture"/>
+                          <pic:cNvPr id="5700080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37140,57 +37140,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334446341" name="Picture">
+                  <wp:docPr id="2116566956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334446341" name="Picture"/>
+                          <pic:cNvPr id="2116566956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38283,57 +38283,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103160270" name="Picture">
+                        <wp:docPr id="757267294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103160270" name="Picture"/>
+                                <pic:cNvPr id="757267294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39644,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725482468" name="Picture">
+                  <wp:docPr id="315126793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725482468" name="Picture"/>
+                          <pic:cNvPr id="315126793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39733,57 +39733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652137634" name="Picture">
+                  <wp:docPr id="1840654176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652137634" name="Picture"/>
+                          <pic:cNvPr id="1840654176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40377,57 +40377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472963519" name="Picture">
+                  <wp:docPr id="1446257713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472963519" name="Picture"/>
+                          <pic:cNvPr id="1446257713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41375,57 +41375,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246749368" name="Picture">
+                  <wp:docPr id="1287506169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246749368" name="Picture"/>
+                          <pic:cNvPr id="1287506169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41478,57 +41478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99339316" name="Picture">
+                  <wp:docPr id="1874782808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99339316" name="Picture"/>
+                          <pic:cNvPr id="1874782808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42855,57 +42855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603138952" name="Picture">
+                  <wp:docPr id="1462972849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603138952" name="Picture"/>
+                          <pic:cNvPr id="1462972849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43998,57 +43998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107566963" name="Picture">
+                        <wp:docPr id="2026473211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107566963" name="Picture"/>
+                                <pic:cNvPr id="2026473211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45269,57 +45269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885218446" name="Picture">
+                  <wp:docPr id="1971471500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885218446" name="Picture"/>
+                          <pic:cNvPr id="1971471500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45349,57 +45349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032079043" name="Picture">
+                  <wp:docPr id="1465269743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032079043" name="Picture"/>
+                          <pic:cNvPr id="1465269743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45828,57 +45828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125501248" name="Picture">
+                  <wp:docPr id="351151572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125501248" name="Picture"/>
+                          <pic:cNvPr id="351151572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47423,57 +47423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686174799" name="Picture">
+                  <wp:docPr id="1846213493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686174799" name="Picture"/>
+                          <pic:cNvPr id="1846213493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47494,57 +47494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936106958" name="Picture">
+                  <wp:docPr id="139790878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936106958" name="Picture"/>
+                          <pic:cNvPr id="139790878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47908,57 +47908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526291390" name="Picture">
+                  <wp:docPr id="1836080709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526291390" name="Picture"/>
+                          <pic:cNvPr id="1836080709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>