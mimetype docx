--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883136632" name="Picture">
+                  <wp:docPr id="1736745077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883136632" name="Picture"/>
+                          <pic:cNvPr id="1736745077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375377685" name="Picture">
+                  <wp:docPr id="1169875376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375377685" name="Picture"/>
+                          <pic:cNvPr id="1169875376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775283472" name="Picture">
+                        <wp:docPr id="1928020777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775283472" name="Picture"/>
+                                <pic:cNvPr id="1928020777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000463455" name="Picture">
+                  <wp:docPr id="257370578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000463455" name="Picture"/>
+                          <pic:cNvPr id="257370578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915234763" name="Picture">
+                  <wp:docPr id="2057985342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915234763" name="Picture"/>
+                          <pic:cNvPr id="2057985342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188208477" name="Picture">
+                  <wp:docPr id="193825471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188208477" name="Picture"/>
+                          <pic:cNvPr id="193825471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096091674" name="Picture">
+                  <wp:docPr id="1237595282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096091674" name="Picture"/>
+                          <pic:cNvPr id="1237595282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56344710" name="Picture">
+                  <wp:docPr id="1105622189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56344710" name="Picture"/>
+                          <pic:cNvPr id="1105622189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90461951" name="Picture">
+                        <wp:docPr id="1296842245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90461951" name="Picture"/>
+                                <pic:cNvPr id="1296842245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930834401" name="Picture">
+                        <wp:docPr id="858413771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930834401" name="Picture"/>
+                                <pic:cNvPr id="858413771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088987528" name="Picture">
+                        <wp:docPr id="1347161686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088987528" name="Picture"/>
+                                <pic:cNvPr id="1347161686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766310058" name="Picture">
+                        <wp:docPr id="1231984792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766310058" name="Picture"/>
+                                <pic:cNvPr id="1231984792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569743747" name="Picture">
+                        <wp:docPr id="166404828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569743747" name="Picture"/>
+                                <pic:cNvPr id="166404828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192234843" name="Picture">
+                        <wp:docPr id="1352933939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192234843" name="Picture"/>
+                                <pic:cNvPr id="1352933939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657405817" name="Picture">
+                        <wp:docPr id="1641212427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657405817" name="Picture"/>
+                                <pic:cNvPr id="1641212427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394385688" name="Picture">
+                        <wp:docPr id="2076005562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394385688" name="Picture"/>
+                                <pic:cNvPr id="2076005562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520696022" name="Picture">
+                        <wp:docPr id="38876578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520696022" name="Picture"/>
+                                <pic:cNvPr id="38876578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175558044" name="Picture">
+                        <wp:docPr id="1467610887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175558044" name="Picture"/>
+                                <pic:cNvPr id="1467610887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661451108" name="Picture">
+                        <wp:docPr id="1021632408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661451108" name="Picture"/>
+                                <pic:cNvPr id="1021632408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329683745" name="Picture">
+                        <wp:docPr id="1913242966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329683745" name="Picture"/>
+                                <pic:cNvPr id="1913242966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434306198" name="Picture">
+                        <wp:docPr id="1174940985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434306198" name="Picture"/>
+                                <pic:cNvPr id="1174940985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874796138" name="Picture">
+                        <wp:docPr id="1033031427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874796138" name="Picture"/>
+                                <pic:cNvPr id="1033031427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593255861" name="Picture">
+                        <wp:docPr id="1161176342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593255861" name="Picture"/>
+                                <pic:cNvPr id="1161176342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641612885" name="Picture">
+                  <wp:docPr id="1080900174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641612885" name="Picture"/>
+                          <pic:cNvPr id="1080900174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195644214" name="Picture">
+                  <wp:docPr id="234022623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195644214" name="Picture"/>
+                          <pic:cNvPr id="234022623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925147784" name="Picture">
+                  <wp:docPr id="341384598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925147784" name="Picture"/>
+                          <pic:cNvPr id="341384598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796542959" name="Picture">
+                  <wp:docPr id="1726873202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796542959" name="Picture"/>
+                          <pic:cNvPr id="1726873202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691551731" name="Picture">
+                  <wp:docPr id="2124381382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691551731" name="Picture"/>
+                          <pic:cNvPr id="2124381382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11592583" name="Picture">
+                  <wp:docPr id="272207657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11592583" name="Picture"/>
+                          <pic:cNvPr id="272207657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64151348" name="Picture">
+                        <wp:docPr id="2047598622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64151348" name="Picture"/>
+                                <pic:cNvPr id="2047598622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214204275" name="Picture">
+                        <wp:docPr id="1925550585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214204275" name="Picture"/>
+                                <pic:cNvPr id="1925550585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693702638" name="Picture">
+                  <wp:docPr id="1836024919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693702638" name="Picture"/>
+                          <pic:cNvPr id="1836024919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886378194" name="Picture">
+                  <wp:docPr id="437401897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886378194" name="Picture"/>
+                          <pic:cNvPr id="437401897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112085373" name="Picture">
+                  <wp:docPr id="1141254603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112085373" name="Picture"/>
+                          <pic:cNvPr id="1141254603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899129" name="Picture">
+                  <wp:docPr id="1680834954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899129" name="Picture"/>
+                          <pic:cNvPr id="1680834954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856982670" name="Picture">
+                  <wp:docPr id="1779693709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856982670" name="Picture"/>
+                          <pic:cNvPr id="1779693709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227924398" name="Picture">
+                  <wp:docPr id="635685629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227924398" name="Picture"/>
+                          <pic:cNvPr id="635685629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128203979" name="Picture">
+                        <wp:docPr id="1095812724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128203979" name="Picture"/>
+                                <pic:cNvPr id="1095812724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26117,57 +26117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57005781" name="Picture">
+                  <wp:docPr id="556588446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57005781" name="Picture"/>
+                          <pic:cNvPr id="556588446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26206,57 +26206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367307917" name="Picture">
+                  <wp:docPr id="2137617191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367307917" name="Picture"/>
+                          <pic:cNvPr id="2137617191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26886,57 +26886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79027502" name="Picture">
+                  <wp:docPr id="1183829506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79027502" name="Picture"/>
+                          <pic:cNvPr id="1183829506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27947,57 +27947,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680981489" name="Picture">
+                  <wp:docPr id="665404887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680981489" name="Picture"/>
+                          <pic:cNvPr id="665404887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28050,57 +28050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223870191" name="Picture">
+                  <wp:docPr id="324066916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223870191" name="Picture"/>
+                          <pic:cNvPr id="324066916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29508,57 +29508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227712154" name="Picture">
+                  <wp:docPr id="66550090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227712154" name="Picture"/>
+                          <pic:cNvPr id="66550090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30705,57 +30705,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198562133" name="Picture">
+                        <wp:docPr id="428833729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198562133" name="Picture"/>
+                                <pic:cNvPr id="428833729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33472,57 +33472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111041769" name="Picture">
+                  <wp:docPr id="1056032840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111041769" name="Picture"/>
+                          <pic:cNvPr id="1056032840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207491742" name="Picture">
+                  <wp:docPr id="251558745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207491742" name="Picture"/>
+                          <pic:cNvPr id="251558745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34205,57 +34205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76635399" name="Picture">
+                  <wp:docPr id="1825396788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76635399" name="Picture"/>
+                          <pic:cNvPr id="1825396788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843035625" name="Picture">
+                  <wp:docPr id="1102717224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843035625" name="Picture"/>
+                          <pic:cNvPr id="1102717224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35306,57 +35306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897637185" name="Picture">
+                  <wp:docPr id="759552534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897637185" name="Picture"/>
+                          <pic:cNvPr id="759552534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36683,57 +36683,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105194653" name="Picture">
+                  <wp:docPr id="1945161690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105194653" name="Picture"/>
+                          <pic:cNvPr id="1945161690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37826,57 +37826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521751436" name="Picture">
+                        <wp:docPr id="161420325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521751436" name="Picture"/>
+                                <pic:cNvPr id="161420325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39194,57 +39194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373856366" name="Picture">
+                  <wp:docPr id="1356744949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373856366" name="Picture"/>
+                          <pic:cNvPr id="1356744949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39283,57 +39283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83039989" name="Picture">
+                  <wp:docPr id="554778871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83039989" name="Picture"/>
+                          <pic:cNvPr id="554778871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39915,57 +39915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108799690" name="Picture">
+                  <wp:docPr id="2030766618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108799690" name="Picture"/>
+                          <pic:cNvPr id="2030766618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40859,57 +40859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962179708" name="Picture">
+                  <wp:docPr id="354246252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962179708" name="Picture"/>
+                          <pic:cNvPr id="354246252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40971,57 +40971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463113291" name="Picture">
+                  <wp:docPr id="1341747234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463113291" name="Picture"/>
+                          <pic:cNvPr id="1341747234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42212,51 +42212,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42630,57 +42630,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166874919" name="Picture">
+                  <wp:docPr id="371708622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166874919" name="Picture"/>
+                          <pic:cNvPr id="371708622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43809,57 +43809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868736320" name="Picture">
+                  <wp:docPr id="783213878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868736320" name="Picture"/>
+                          <pic:cNvPr id="783213878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544787114" name="Picture">
+                  <wp:docPr id="579512367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544787114" name="Picture"/>
+                          <pic:cNvPr id="579512367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44377,57 +44377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763450911" name="Picture">
+                  <wp:docPr id="623700097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763450911" name="Picture"/>
+                          <pic:cNvPr id="623700097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45228,51 +45228,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45639,168 +45639,326 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3918689" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3918689</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concession de houille</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916980" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3916980</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">station service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>