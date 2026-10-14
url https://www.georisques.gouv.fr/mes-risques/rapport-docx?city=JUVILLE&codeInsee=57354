--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95434437" name="Picture">
+                  <wp:docPr id="878555653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95434437" name="Picture"/>
+                          <pic:cNvPr id="878555653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891261481" name="Picture">
+                  <wp:docPr id="482924570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891261481" name="Picture"/>
+                          <pic:cNvPr id="482924570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982815117" name="Picture">
+                        <wp:docPr id="764983214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982815117" name="Picture"/>
+                                <pic:cNvPr id="764983214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710412885" name="Picture">
+                  <wp:docPr id="2118937600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710412885" name="Picture"/>
+                          <pic:cNvPr id="2118937600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793635711" name="Picture">
+                  <wp:docPr id="2119484565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793635711" name="Picture"/>
+                          <pic:cNvPr id="2119484565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333245232" name="Picture">
+                  <wp:docPr id="939944601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333245232" name="Picture"/>
+                          <pic:cNvPr id="939944601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829005666" name="Picture">
+                  <wp:docPr id="928235836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829005666" name="Picture"/>
+                          <pic:cNvPr id="928235836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288533900" name="Picture">
+                  <wp:docPr id="714154479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288533900" name="Picture"/>
+                          <pic:cNvPr id="714154479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016281659" name="Picture">
+                        <wp:docPr id="1831438563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016281659" name="Picture"/>
+                                <pic:cNvPr id="1831438563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301327049" name="Picture">
+                        <wp:docPr id="1147776083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301327049" name="Picture"/>
+                                <pic:cNvPr id="1147776083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139519483" name="Picture">
+                        <wp:docPr id="1360939043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139519483" name="Picture"/>
+                                <pic:cNvPr id="1360939043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464381447" name="Picture">
+                        <wp:docPr id="1794053173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464381447" name="Picture"/>
+                                <pic:cNvPr id="1794053173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148783123" name="Picture">
+                        <wp:docPr id="949148612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148783123" name="Picture"/>
+                                <pic:cNvPr id="949148612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786427207" name="Picture">
+                        <wp:docPr id="1887476570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786427207" name="Picture"/>
+                                <pic:cNvPr id="1887476570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98103949" name="Picture">
+                        <wp:docPr id="412227341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98103949" name="Picture"/>
+                                <pic:cNvPr id="412227341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635363498" name="Picture">
+                        <wp:docPr id="137701493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635363498" name="Picture"/>
+                                <pic:cNvPr id="137701493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29222015" name="Picture">
+                        <wp:docPr id="1009141468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29222015" name="Picture"/>
+                                <pic:cNvPr id="1009141468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795755021" name="Picture">
+                        <wp:docPr id="1387076244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795755021" name="Picture"/>
+                                <pic:cNvPr id="1387076244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363816654" name="Picture">
+                        <wp:docPr id="119678515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363816654" name="Picture"/>
+                                <pic:cNvPr id="119678515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967353339" name="Picture">
+                        <wp:docPr id="1225711245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967353339" name="Picture"/>
+                                <pic:cNvPr id="1225711245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119492846" name="Picture">
+                        <wp:docPr id="558458800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119492846" name="Picture"/>
+                                <pic:cNvPr id="558458800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122451769" name="Picture">
+                        <wp:docPr id="1331712732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122451769" name="Picture"/>
+                                <pic:cNvPr id="1331712732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486406024" name="Picture">
+                        <wp:docPr id="1351183919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486406024" name="Picture"/>
+                                <pic:cNvPr id="1351183919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369712191" name="Picture">
+                  <wp:docPr id="1466868917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369712191" name="Picture"/>
+                          <pic:cNvPr id="1466868917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84865392" name="Picture">
+                  <wp:docPr id="829019331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84865392" name="Picture"/>
+                          <pic:cNvPr id="829019331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881970862" name="Picture">
+                  <wp:docPr id="988574676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881970862" name="Picture"/>
+                          <pic:cNvPr id="988574676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15218,50 +15218,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1336099591" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1336099591" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_15.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15292,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222946876" name="Picture">
+                  <wp:docPr id="38663351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222946876" name="Picture"/>
+                          <pic:cNvPr id="38663351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16671,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927514354" name="Picture">
+                  <wp:docPr id="1769162476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927514354" name="Picture"/>
+                          <pic:cNvPr id="1769162476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17796,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027069381" name="Picture">
+                        <wp:docPr id="1595701936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027069381" name="Picture"/>
+                                <pic:cNvPr id="1595701936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18699,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849553934" name="Picture">
+                        <wp:docPr id="932148454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849553934" name="Picture"/>
+                                <pic:cNvPr id="932148454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20309,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065271601" name="Picture">
+                  <wp:docPr id="2114692210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065271601" name="Picture"/>
+                          <pic:cNvPr id="2114692210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20398,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507454950" name="Picture">
+                  <wp:docPr id="1614438462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507454950" name="Picture"/>
+                          <pic:cNvPr id="1614438462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530788267" name="Picture">
+                  <wp:docPr id="752750747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530788267" name="Picture"/>
+                          <pic:cNvPr id="752750747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22026,50 +22069,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1785719443" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1785719443" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22100,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070134676" name="Picture">
+                  <wp:docPr id="524235458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070134676" name="Picture"/>
+                          <pic:cNvPr id="524235458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23481,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145468516" name="Picture">
+                  <wp:docPr id="1681176414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145468516" name="Picture"/>
+                          <pic:cNvPr id="1681176414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24624,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60111929" name="Picture">
+                        <wp:docPr id="1964803957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60111929" name="Picture"/>
+                                <pic:cNvPr id="1964803957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26013,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947705209" name="Picture">
+                  <wp:docPr id="877871311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947705209" name="Picture"/>
+                          <pic:cNvPr id="877871311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26102,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732257007" name="Picture">
+                  <wp:docPr id="1088918165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732257007" name="Picture"/>
+                          <pic:cNvPr id="1088918165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26746,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144944970" name="Picture">
+                  <wp:docPr id="865923216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144944970" name="Picture"/>
+                          <pic:cNvPr id="865923216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27730,50 +27816,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1371030744" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1371030744" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27804,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276093554" name="Picture">
+                  <wp:docPr id="1713225002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276093554" name="Picture"/>
+                          <pic:cNvPr id="1713225002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29181,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648193275" name="Picture">
+                  <wp:docPr id="2074762781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648193275" name="Picture"/>
+                          <pic:cNvPr id="2074762781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30324,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758290817" name="Picture">
+                        <wp:docPr id="1531284343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758290817" name="Picture"/>
+                                <pic:cNvPr id="1531284343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31685,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619798634" name="Picture">
+                  <wp:docPr id="1916173492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619798634" name="Picture"/>
+                          <pic:cNvPr id="1916173492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31774,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336661471" name="Picture">
+                  <wp:docPr id="687653485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336661471" name="Picture"/>
+                          <pic:cNvPr id="687653485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32418,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95406981" name="Picture">
+                  <wp:docPr id="1821409265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95406981" name="Picture"/>
+                          <pic:cNvPr id="1821409265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33402,50 +33531,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="714862348" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="714862348" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33476,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953422887" name="Picture">
+                  <wp:docPr id="1104573917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953422887" name="Picture"/>
+                          <pic:cNvPr id="1104573917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34853,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209610138" name="Picture">
+                  <wp:docPr id="1862383851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209610138" name="Picture"/>
+                          <pic:cNvPr id="1862383851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35996,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568248962" name="Picture">
+                        <wp:docPr id="2044173246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568248962" name="Picture"/>
+                                <pic:cNvPr id="2044173246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37364,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043034361" name="Picture">
+                  <wp:docPr id="1418515403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043034361" name="Picture"/>
+                          <pic:cNvPr id="1418515403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37453,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781940121" name="Picture">
+                  <wp:docPr id="298039439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781940121" name="Picture"/>
+                          <pic:cNvPr id="298039439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38085,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776539205" name="Picture">
+                  <wp:docPr id="396527586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776539205" name="Picture"/>
+                          <pic:cNvPr id="396527586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39015,50 +39187,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1638375792" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1638375792" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_13.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39098,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732953820" name="Picture">
+                  <wp:docPr id="1589792095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732953820" name="Picture"/>
+                          <pic:cNvPr id="1589792095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40757,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844393412" name="Picture">
+                  <wp:docPr id="1622546742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844393412" name="Picture"/>
+                          <pic:cNvPr id="1622546742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41936,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497680527" name="Picture">
+                  <wp:docPr id="1496133696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497680527" name="Picture"/>
+                          <pic:cNvPr id="1496133696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774155679" name="Picture">
+                  <wp:docPr id="580956016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774155679" name="Picture"/>
+                          <pic:cNvPr id="580956016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42504,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738453863" name="Picture">
+                  <wp:docPr id="703732369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738453863" name="Picture"/>
+                          <pic:cNvPr id="703732369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,63 +44673,68 @@
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
+ <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
+ <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
+ <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
+ <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
+ <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>