--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137164645" name="Picture">
+                  <wp:docPr id="402209066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137164645" name="Picture"/>
+                          <pic:cNvPr id="402209066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747797948" name="Picture">
+                  <wp:docPr id="935168508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747797948" name="Picture"/>
+                          <pic:cNvPr id="935168508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424699739" name="Picture">
+                        <wp:docPr id="1107851031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424699739" name="Picture"/>
+                                <pic:cNvPr id="1107851031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377270918" name="Picture">
+                  <wp:docPr id="1409921738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377270918" name="Picture"/>
+                          <pic:cNvPr id="1409921738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575471344" name="Picture">
+                  <wp:docPr id="370892746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575471344" name="Picture"/>
+                          <pic:cNvPr id="370892746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549376303" name="Picture">
+                  <wp:docPr id="2115597960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549376303" name="Picture"/>
+                          <pic:cNvPr id="2115597960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084883112" name="Picture">
+                  <wp:docPr id="338759259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084883112" name="Picture"/>
+                          <pic:cNvPr id="338759259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466663941" name="Picture">
+                  <wp:docPr id="949792315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466663941" name="Picture"/>
+                          <pic:cNvPr id="949792315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732306203" name="Picture">
+                        <wp:docPr id="567731387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732306203" name="Picture"/>
+                                <pic:cNvPr id="567731387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923143143" name="Picture">
+                        <wp:docPr id="741102233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923143143" name="Picture"/>
+                                <pic:cNvPr id="741102233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40674003" name="Picture">
+                        <wp:docPr id="605845998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40674003" name="Picture"/>
+                                <pic:cNvPr id="605845998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849866941" name="Picture">
+                        <wp:docPr id="1132770169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849866941" name="Picture"/>
+                                <pic:cNvPr id="1132770169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017121808" name="Picture">
+                        <wp:docPr id="675506461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017121808" name="Picture"/>
+                                <pic:cNvPr id="675506461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267816930" name="Picture">
+                        <wp:docPr id="1058333057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267816930" name="Picture"/>
+                                <pic:cNvPr id="1058333057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017041063" name="Picture">
+                        <wp:docPr id="1330551132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017041063" name="Picture"/>
+                                <pic:cNvPr id="1330551132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743079092" name="Picture">
+                        <wp:docPr id="1875581632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743079092" name="Picture"/>
+                                <pic:cNvPr id="1875581632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050106263" name="Picture">
+                        <wp:docPr id="490025799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050106263" name="Picture"/>
+                                <pic:cNvPr id="490025799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135678410" name="Picture">
+                        <wp:docPr id="677892248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135678410" name="Picture"/>
+                                <pic:cNvPr id="677892248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203207112" name="Picture">
+                        <wp:docPr id="1455121760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203207112" name="Picture"/>
+                                <pic:cNvPr id="1455121760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167856525" name="Picture">
+                        <wp:docPr id="1024767623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167856525" name="Picture"/>
+                                <pic:cNvPr id="1024767623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245576343" name="Picture">
+                        <wp:docPr id="558780184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245576343" name="Picture"/>
+                                <pic:cNvPr id="558780184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199652173" name="Picture">
+                        <wp:docPr id="1466533557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199652173" name="Picture"/>
+                                <pic:cNvPr id="1466533557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047483748" name="Picture">
+                        <wp:docPr id="1835861988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047483748" name="Picture"/>
+                                <pic:cNvPr id="1835861988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806925233" name="Picture">
+                  <wp:docPr id="1699541048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806925233" name="Picture"/>
+                          <pic:cNvPr id="1699541048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60959999" name="Picture">
+                  <wp:docPr id="492391844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60959999" name="Picture"/>
+                          <pic:cNvPr id="492391844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286347934" name="Picture">
+                  <wp:docPr id="1875397375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286347934" name="Picture"/>
+                          <pic:cNvPr id="1875397375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349906487" name="Picture">
+                  <wp:docPr id="23345050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349906487" name="Picture"/>
+                          <pic:cNvPr id="23345050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947692694" name="Picture">
+                  <wp:docPr id="915031483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947692694" name="Picture"/>
+                          <pic:cNvPr id="915031483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094880697" name="Picture">
+                  <wp:docPr id="1004293480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094880697" name="Picture"/>
+                          <pic:cNvPr id="1004293480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745273867" name="Picture">
+                        <wp:docPr id="263689517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745273867" name="Picture"/>
+                                <pic:cNvPr id="263689517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352242340" name="Picture">
+                        <wp:docPr id="821811251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352242340" name="Picture"/>
+                                <pic:cNvPr id="821811251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135019958" name="Picture">
+                  <wp:docPr id="866842346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135019958" name="Picture"/>
+                          <pic:cNvPr id="866842346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633686343" name="Picture">
+                  <wp:docPr id="893960534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633686343" name="Picture"/>
+                          <pic:cNvPr id="893960534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61427237" name="Picture">
+                  <wp:docPr id="1536998796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61427237" name="Picture"/>
+                          <pic:cNvPr id="1536998796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331221195" name="Picture">
+                  <wp:docPr id="1642018291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331221195" name="Picture"/>
+                          <pic:cNvPr id="1642018291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293759644" name="Picture">
+                  <wp:docPr id="1615660879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293759644" name="Picture"/>
+                          <pic:cNvPr id="1615660879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062815619" name="Picture">
+                  <wp:docPr id="642228489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062815619" name="Picture"/>
+                          <pic:cNvPr id="642228489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904968246" name="Picture">
+                        <wp:docPr id="2126477744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904968246" name="Picture"/>
+                                <pic:cNvPr id="2126477744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127266410" name="Picture">
+                  <wp:docPr id="1085248737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127266410" name="Picture"/>
+                          <pic:cNvPr id="1085248737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846003793" name="Picture">
+                  <wp:docPr id="827554231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846003793" name="Picture"/>
+                          <pic:cNvPr id="827554231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944528194" name="Picture">
+                  <wp:docPr id="730259620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944528194" name="Picture"/>
+                          <pic:cNvPr id="730259620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372360334" name="Picture">
+                  <wp:docPr id="1094042767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372360334" name="Picture"/>
+                          <pic:cNvPr id="1094042767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982226429" name="Picture">
+                  <wp:docPr id="2086533973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982226429" name="Picture"/>
+                          <pic:cNvPr id="2086533973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992979234" name="Picture">
+                  <wp:docPr id="2065282831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992979234" name="Picture"/>
+                          <pic:cNvPr id="2065282831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056415787" name="Picture">
+                        <wp:docPr id="1065752437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056415787" name="Picture"/>
+                                <pic:cNvPr id="1065752437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249592131" name="Picture">
+                  <wp:docPr id="175914273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249592131" name="Picture"/>
+                          <pic:cNvPr id="175914273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792961964" name="Picture">
+                  <wp:docPr id="718353741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792961964" name="Picture"/>
+                          <pic:cNvPr id="718353741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764458020" name="Picture">
+                  <wp:docPr id="627286749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764458020" name="Picture"/>
+                          <pic:cNvPr id="627286749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015959800" name="Picture">
+                  <wp:docPr id="1615280758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015959800" name="Picture"/>
+                          <pic:cNvPr id="1615280758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708836029" name="Picture">
+                  <wp:docPr id="404851779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708836029" name="Picture"/>
+                          <pic:cNvPr id="404851779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136889889" name="Picture">
+                  <wp:docPr id="1931385801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136889889" name="Picture"/>
+                          <pic:cNvPr id="1931385801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776429261" name="Picture">
+                        <wp:docPr id="68359010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776429261" name="Picture"/>
+                                <pic:cNvPr id="68359010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571422164" name="Picture">
+                  <wp:docPr id="120855971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571422164" name="Picture"/>
+                          <pic:cNvPr id="120855971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225552794" name="Picture">
+                  <wp:docPr id="455120420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225552794" name="Picture"/>
+                          <pic:cNvPr id="455120420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190509307" name="Picture">
+                  <wp:docPr id="944801386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190509307" name="Picture"/>
+                          <pic:cNvPr id="944801386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707320178" name="Picture">
+                  <wp:docPr id="667038332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707320178" name="Picture"/>
+                          <pic:cNvPr id="667038332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257209096" name="Picture">
+                  <wp:docPr id="422198418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257209096" name="Picture"/>
+                          <pic:cNvPr id="422198418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780721965" name="Picture">
+                  <wp:docPr id="1967439041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780721965" name="Picture"/>
+                          <pic:cNvPr id="1967439041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149497740" name="Picture">
+                  <wp:docPr id="1420003032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149497740" name="Picture"/>
+                          <pic:cNvPr id="1420003032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615776356" name="Picture">
+                  <wp:docPr id="1885034705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615776356" name="Picture"/>
+                          <pic:cNvPr id="1885034705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657054139" name="Picture">
+                  <wp:docPr id="342064231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657054139" name="Picture"/>
+                          <pic:cNvPr id="342064231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>