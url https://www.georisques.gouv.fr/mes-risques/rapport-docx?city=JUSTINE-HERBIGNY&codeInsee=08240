--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513556864" name="Picture">
+                  <wp:docPr id="687074328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513556864" name="Picture"/>
+                          <pic:cNvPr id="687074328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245721026" name="Picture">
+                  <wp:docPr id="385367784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245721026" name="Picture"/>
+                          <pic:cNvPr id="385367784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944054119" name="Picture">
+                        <wp:docPr id="883512582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944054119" name="Picture"/>
+                                <pic:cNvPr id="883512582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133135063" name="Picture">
+                  <wp:docPr id="500754882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133135063" name="Picture"/>
+                          <pic:cNvPr id="500754882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398229039" name="Picture">
+                  <wp:docPr id="400976499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398229039" name="Picture"/>
+                          <pic:cNvPr id="400976499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672205833" name="Picture">
+                  <wp:docPr id="1633840955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672205833" name="Picture"/>
+                          <pic:cNvPr id="1633840955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270886467" name="Picture">
+                  <wp:docPr id="200188199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270886467" name="Picture"/>
+                          <pic:cNvPr id="200188199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812619820" name="Picture">
+                  <wp:docPr id="437460771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812619820" name="Picture"/>
+                          <pic:cNvPr id="437460771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561341732" name="Picture">
+                        <wp:docPr id="1839711844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561341732" name="Picture"/>
+                                <pic:cNvPr id="1839711844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633256095" name="Picture">
+                        <wp:docPr id="806757802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633256095" name="Picture"/>
+                                <pic:cNvPr id="806757802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462714236" name="Picture">
+                        <wp:docPr id="1766568675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462714236" name="Picture"/>
+                                <pic:cNvPr id="1766568675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139810045" name="Picture">
+                        <wp:docPr id="655060299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139810045" name="Picture"/>
+                                <pic:cNvPr id="655060299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646829610" name="Picture">
+                        <wp:docPr id="1955917657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646829610" name="Picture"/>
+                                <pic:cNvPr id="1955917657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385693887" name="Picture">
+                        <wp:docPr id="445913557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385693887" name="Picture"/>
+                                <pic:cNvPr id="445913557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344563093" name="Picture">
+                        <wp:docPr id="2120100242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344563093" name="Picture"/>
+                                <pic:cNvPr id="2120100242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348067268" name="Picture">
+                        <wp:docPr id="202600462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348067268" name="Picture"/>
+                                <pic:cNvPr id="202600462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837845361" name="Picture">
+                        <wp:docPr id="153017235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837845361" name="Picture"/>
+                                <pic:cNvPr id="153017235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722222165" name="Picture">
+                        <wp:docPr id="125115224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722222165" name="Picture"/>
+                                <pic:cNvPr id="125115224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529406404" name="Picture">
+                        <wp:docPr id="2092360553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529406404" name="Picture"/>
+                                <pic:cNvPr id="2092360553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589285935" name="Picture">
+                        <wp:docPr id="1085705591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589285935" name="Picture"/>
+                                <pic:cNvPr id="1085705591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326336718" name="Picture">
+                  <wp:docPr id="1117598360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326336718" name="Picture"/>
+                          <pic:cNvPr id="1117598360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257013427" name="Picture">
+                  <wp:docPr id="1760322229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257013427" name="Picture"/>
+                          <pic:cNvPr id="1760322229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316995952" name="Picture">
+                  <wp:docPr id="1577688920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316995952" name="Picture"/>
+                          <pic:cNvPr id="1577688920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430693873" name="Picture">
+                  <wp:docPr id="1894443242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430693873" name="Picture"/>
+                          <pic:cNvPr id="1894443242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001384293" name="Picture">
+                  <wp:docPr id="189956370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001384293" name="Picture"/>
+                          <pic:cNvPr id="189956370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223507212" name="Picture">
+                  <wp:docPr id="599098529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223507212" name="Picture"/>
+                          <pic:cNvPr id="599098529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293873984" name="Picture">
+                        <wp:docPr id="699072158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293873984" name="Picture"/>
+                                <pic:cNvPr id="699072158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302390961" name="Picture">
+                  <wp:docPr id="1587836173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302390961" name="Picture"/>
+                          <pic:cNvPr id="1587836173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480243372" name="Picture">
+                  <wp:docPr id="4626085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480243372" name="Picture"/>
+                          <pic:cNvPr id="4626085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752949846" name="Picture">
+                  <wp:docPr id="2129057341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752949846" name="Picture"/>
+                          <pic:cNvPr id="2129057341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828679667" name="Picture">
+                  <wp:docPr id="865133715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828679667" name="Picture"/>
+                          <pic:cNvPr id="865133715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013255895" name="Picture">
+                  <wp:docPr id="2107528168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013255895" name="Picture"/>
+                          <pic:cNvPr id="2107528168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278117548" name="Picture">
+                  <wp:docPr id="1269192152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278117548" name="Picture"/>
+                          <pic:cNvPr id="1269192152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10495936" name="Picture">
+                        <wp:docPr id="837346415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10495936" name="Picture"/>
+                                <pic:cNvPr id="837346415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224103844" name="Picture">
+                  <wp:docPr id="1209626399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224103844" name="Picture"/>
+                          <pic:cNvPr id="1209626399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328471100" name="Picture">
+                  <wp:docPr id="953187475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328471100" name="Picture"/>
+                          <pic:cNvPr id="953187475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742310671" name="Picture">
+                  <wp:docPr id="1371591192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742310671" name="Picture"/>
+                          <pic:cNvPr id="1371591192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027731410" name="Picture">
+                  <wp:docPr id="56583550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027731410" name="Picture"/>
+                          <pic:cNvPr id="56583550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997813379" name="Picture">
+                  <wp:docPr id="823611613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997813379" name="Picture"/>
+                          <pic:cNvPr id="823611613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800720472" name="Picture">
+                  <wp:docPr id="1342536190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800720472" name="Picture"/>
+                          <pic:cNvPr id="1342536190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818309343" name="Picture">
+                        <wp:docPr id="1305591494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818309343" name="Picture"/>
+                                <pic:cNvPr id="1305591494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103289999" name="Picture">
+                  <wp:docPr id="912323595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103289999" name="Picture"/>
+                          <pic:cNvPr id="912323595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722744429" name="Picture">
+                  <wp:docPr id="394968030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722744429" name="Picture"/>
+                          <pic:cNvPr id="394968030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111041811" name="Picture">
+                  <wp:docPr id="520426489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111041811" name="Picture"/>
+                          <pic:cNvPr id="520426489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139294092" name="Picture">
+                  <wp:docPr id="1363841770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139294092" name="Picture"/>
+                          <pic:cNvPr id="1363841770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935369245" name="Picture">
+                  <wp:docPr id="2081176045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935369245" name="Picture"/>
+                          <pic:cNvPr id="2081176045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176480360" name="Picture">
+                  <wp:docPr id="1369652370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176480360" name="Picture"/>
+                          <pic:cNvPr id="1369652370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399647401" name="Picture">
+                        <wp:docPr id="1808669315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399647401" name="Picture"/>
+                                <pic:cNvPr id="1808669315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746616390" name="Picture">
+                  <wp:docPr id="591523012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746616390" name="Picture"/>
+                          <pic:cNvPr id="591523012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693597162" name="Picture">
+                  <wp:docPr id="45961682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693597162" name="Picture"/>
+                          <pic:cNvPr id="45961682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202511099" name="Picture">
+                  <wp:docPr id="1335707303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202511099" name="Picture"/>
+                          <pic:cNvPr id="1335707303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>