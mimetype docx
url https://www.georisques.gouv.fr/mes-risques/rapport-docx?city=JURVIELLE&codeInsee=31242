--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206084021" name="Picture">
+                  <wp:docPr id="297432408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206084021" name="Picture"/>
+                          <pic:cNvPr id="297432408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263578932" name="Picture">
+                  <wp:docPr id="348436439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263578932" name="Picture"/>
+                          <pic:cNvPr id="348436439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438013888" name="Picture">
+                        <wp:docPr id="154666408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438013888" name="Picture"/>
+                                <pic:cNvPr id="154666408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33026774" name="Picture">
+                  <wp:docPr id="956908047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33026774" name="Picture"/>
+                          <pic:cNvPr id="956908047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838036669" name="Picture">
+                  <wp:docPr id="752025182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838036669" name="Picture"/>
+                          <pic:cNvPr id="752025182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613035815" name="Picture">
+                  <wp:docPr id="1977505544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613035815" name="Picture"/>
+                          <pic:cNvPr id="1977505544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982566776" name="Picture">
+                  <wp:docPr id="27031704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982566776" name="Picture"/>
+                          <pic:cNvPr id="27031704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972991099" name="Picture">
+                  <wp:docPr id="191879270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972991099" name="Picture"/>
+                          <pic:cNvPr id="191879270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248676739" name="Picture">
+                        <wp:docPr id="1986342891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248676739" name="Picture"/>
+                                <pic:cNvPr id="1986342891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066490677" name="Picture">
+                        <wp:docPr id="102727905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066490677" name="Picture"/>
+                                <pic:cNvPr id="102727905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713283504" name="Picture">
+                        <wp:docPr id="686349993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713283504" name="Picture"/>
+                                <pic:cNvPr id="686349993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226912542" name="Picture">
+                        <wp:docPr id="112590861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226912542" name="Picture"/>
+                                <pic:cNvPr id="112590861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606614892" name="Picture">
+                        <wp:docPr id="800884028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606614892" name="Picture"/>
+                                <pic:cNvPr id="800884028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052709785" name="Picture">
+                        <wp:docPr id="1050450841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052709785" name="Picture"/>
+                                <pic:cNvPr id="1050450841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677892689" name="Picture">
+                        <wp:docPr id="1085955311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677892689" name="Picture"/>
+                                <pic:cNvPr id="1085955311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617271625" name="Picture">
+                        <wp:docPr id="1915980139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617271625" name="Picture"/>
+                                <pic:cNvPr id="1915980139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517326755" name="Picture">
+                        <wp:docPr id="550881688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517326755" name="Picture"/>
+                                <pic:cNvPr id="550881688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051626579" name="Picture">
+                        <wp:docPr id="1489199137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051626579" name="Picture"/>
+                                <pic:cNvPr id="1489199137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809858397" name="Picture">
+                        <wp:docPr id="869947042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809858397" name="Picture"/>
+                                <pic:cNvPr id="869947042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792767157" name="Picture">
+                        <wp:docPr id="459623701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792767157" name="Picture"/>
+                                <pic:cNvPr id="459623701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152780299" name="Picture">
+                        <wp:docPr id="1321702941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152780299" name="Picture"/>
+                                <pic:cNvPr id="1321702941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498036097" name="Picture">
+                        <wp:docPr id="1462125822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498036097" name="Picture"/>
+                                <pic:cNvPr id="1462125822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560162508" name="Picture">
+                        <wp:docPr id="922334519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560162508" name="Picture"/>
+                                <pic:cNvPr id="922334519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008417737" name="Picture">
+                  <wp:docPr id="1349609345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008417737" name="Picture"/>
+                          <pic:cNvPr id="1349609345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664376462" name="Picture">
+                  <wp:docPr id="1559820514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664376462" name="Picture"/>
+                          <pic:cNvPr id="1559820514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625521316" name="Picture">
+                  <wp:docPr id="1667445296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625521316" name="Picture"/>
+                          <pic:cNvPr id="1667445296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101451989" name="Picture">
+                  <wp:docPr id="951124845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101451989" name="Picture"/>
+                          <pic:cNvPr id="951124845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800915523" name="Picture">
+                  <wp:docPr id="589634190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800915523" name="Picture"/>
+                          <pic:cNvPr id="589634190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663663309" name="Picture">
+                  <wp:docPr id="1369198469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663663309" name="Picture"/>
+                          <pic:cNvPr id="1369198469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17678,57 +17678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792073419" name="Picture">
+                        <wp:docPr id="1153224461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792073419" name="Picture"/>
+                                <pic:cNvPr id="1153224461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444165606" name="Picture">
+                        <wp:docPr id="519766168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444165606" name="Picture"/>
+                                <pic:cNvPr id="519766168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20072,57 +20072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334614402" name="Picture">
+                  <wp:docPr id="2045030690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334614402" name="Picture"/>
+                          <pic:cNvPr id="2045030690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905412500" name="Picture">
+                  <wp:docPr id="1805927771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905412500" name="Picture"/>
+                          <pic:cNvPr id="1805927771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20850,57 +20850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507299459" name="Picture">
+                  <wp:docPr id="1113430069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507299459" name="Picture"/>
+                          <pic:cNvPr id="1113430069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21938,57 +21938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700490768" name="Picture">
+                  <wp:docPr id="424987540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700490768" name="Picture"/>
+                          <pic:cNvPr id="424987540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22041,57 +22041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369057645" name="Picture">
+                  <wp:docPr id="1123780684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369057645" name="Picture"/>
+                          <pic:cNvPr id="1123780684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23514,57 +23514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171363064" name="Picture">
+                  <wp:docPr id="1405794983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171363064" name="Picture"/>
+                          <pic:cNvPr id="1405794983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26230,57 +26230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240364719" name="Picture">
+                  <wp:docPr id="2104861722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240364719" name="Picture"/>
+                          <pic:cNvPr id="2104861722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26319,57 +26319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839829143" name="Picture">
+                  <wp:docPr id="2070685329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839829143" name="Picture"/>
+                          <pic:cNvPr id="2070685329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26963,57 +26963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941495034" name="Picture">
+                  <wp:docPr id="1495854775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941495034" name="Picture"/>
+                          <pic:cNvPr id="1495854775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27961,57 +27961,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110630718" name="Picture">
+                  <wp:docPr id="724965380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110630718" name="Picture"/>
+                          <pic:cNvPr id="724965380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28064,57 +28064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955178454" name="Picture">
+                  <wp:docPr id="68971418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955178454" name="Picture"/>
+                          <pic:cNvPr id="68971418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29441,57 +29441,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227142835" name="Picture">
+                  <wp:docPr id="434651284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227142835" name="Picture"/>
+                          <pic:cNvPr id="434651284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30584,57 +30584,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185571293" name="Picture">
+                        <wp:docPr id="1572358683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185571293" name="Picture"/>
+                                <pic:cNvPr id="1572358683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75821519" name="Picture">
+                  <wp:docPr id="110058968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75821519" name="Picture"/>
+                          <pic:cNvPr id="110058968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067364798" name="Picture">
+                  <wp:docPr id="92749417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067364798" name="Picture"/>
+                          <pic:cNvPr id="92749417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32678,57 +32678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232667539" name="Picture">
+                  <wp:docPr id="1188464266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232667539" name="Picture"/>
+                          <pic:cNvPr id="1188464266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33676,57 +33676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396388181" name="Picture">
+                  <wp:docPr id="1035273467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396388181" name="Picture"/>
+                          <pic:cNvPr id="1035273467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33779,57 +33779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128771278" name="Picture">
+                  <wp:docPr id="185199183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128771278" name="Picture"/>
+                          <pic:cNvPr id="185199183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35158,57 +35158,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932003902" name="Picture">
+                  <wp:docPr id="222875853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932003902" name="Picture"/>
+                          <pic:cNvPr id="222875853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36292,57 +36292,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838357789" name="Picture">
+                        <wp:docPr id="1185076556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838357789" name="Picture"/>
+                                <pic:cNvPr id="1185076556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37786,57 +37786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814653356" name="Picture">
+                  <wp:docPr id="229096429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814653356" name="Picture"/>
+                          <pic:cNvPr id="229096429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37875,57 +37875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31962956" name="Picture">
+                  <wp:docPr id="2093246496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31962956" name="Picture"/>
+                          <pic:cNvPr id="2093246496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38519,57 +38519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136013964" name="Picture">
+                  <wp:docPr id="217959469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136013964" name="Picture"/>
+                          <pic:cNvPr id="217959469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39517,57 +39517,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189560915" name="Picture">
+                  <wp:docPr id="647601041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189560915" name="Picture"/>
+                          <pic:cNvPr id="647601041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39620,57 +39620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351925211" name="Picture">
+                  <wp:docPr id="929788821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351925211" name="Picture"/>
+                          <pic:cNvPr id="929788821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40997,57 +40997,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098086264" name="Picture">
+                  <wp:docPr id="847702292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098086264" name="Picture"/>
+                          <pic:cNvPr id="847702292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42140,57 +42140,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315092082" name="Picture">
+                        <wp:docPr id="1287207672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315092082" name="Picture"/>
+                                <pic:cNvPr id="1287207672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43411,57 +43411,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679663672" name="Picture">
+                  <wp:docPr id="355535247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679663672" name="Picture"/>
+                          <pic:cNvPr id="355535247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43491,57 +43491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863025344" name="Picture">
+                  <wp:docPr id="1252278708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863025344" name="Picture"/>
+                          <pic:cNvPr id="1252278708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609506065" name="Picture">
+                  <wp:docPr id="1286294771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609506065" name="Picture"/>
+                          <pic:cNvPr id="1286294771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45565,57 +45565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479587242" name="Picture">
+                  <wp:docPr id="1952304304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479587242" name="Picture"/>
+                          <pic:cNvPr id="1952304304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45636,57 +45636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706082368" name="Picture">
+                  <wp:docPr id="471632494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706082368" name="Picture"/>
+                          <pic:cNvPr id="471632494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46050,57 +46050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744486088" name="Picture">
+                  <wp:docPr id="172392906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744486088" name="Picture"/>
+                          <pic:cNvPr id="172392906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>