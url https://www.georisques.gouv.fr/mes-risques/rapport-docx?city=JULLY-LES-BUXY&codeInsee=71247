--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489708498" name="Picture">
+                  <wp:docPr id="1252831470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489708498" name="Picture"/>
+                          <pic:cNvPr id="1252831470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169828859" name="Picture">
+                  <wp:docPr id="912791902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169828859" name="Picture"/>
+                          <pic:cNvPr id="912791902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587106158" name="Picture">
+                        <wp:docPr id="37224880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587106158" name="Picture"/>
+                                <pic:cNvPr id="37224880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986372786" name="Picture">
+                  <wp:docPr id="922227075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986372786" name="Picture"/>
+                          <pic:cNvPr id="922227075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658445430" name="Picture">
+                  <wp:docPr id="2085244221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658445430" name="Picture"/>
+                          <pic:cNvPr id="2085244221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608162698" name="Picture">
+                  <wp:docPr id="53528846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608162698" name="Picture"/>
+                          <pic:cNvPr id="53528846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556473349" name="Picture">
+                  <wp:docPr id="1527727696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556473349" name="Picture"/>
+                          <pic:cNvPr id="1527727696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229073641" name="Picture">
+                  <wp:docPr id="2027662521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229073641" name="Picture"/>
+                          <pic:cNvPr id="2027662521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064455836" name="Picture">
+                        <wp:docPr id="28429710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064455836" name="Picture"/>
+                                <pic:cNvPr id="28429710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307703307" name="Picture">
+                        <wp:docPr id="1540961470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307703307" name="Picture"/>
+                                <pic:cNvPr id="1540961470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96528301" name="Picture">
+                        <wp:docPr id="912575127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96528301" name="Picture"/>
+                                <pic:cNvPr id="912575127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360675367" name="Picture">
+                        <wp:docPr id="994991228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360675367" name="Picture"/>
+                                <pic:cNvPr id="994991228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414071445" name="Picture">
+                        <wp:docPr id="1966530252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414071445" name="Picture"/>
+                                <pic:cNvPr id="1966530252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015109881" name="Picture">
+                        <wp:docPr id="755942839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015109881" name="Picture"/>
+                                <pic:cNvPr id="755942839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731113868" name="Picture">
+                        <wp:docPr id="1686276462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731113868" name="Picture"/>
+                                <pic:cNvPr id="1686276462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133262499" name="Picture">
+                        <wp:docPr id="999563938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133262499" name="Picture"/>
+                                <pic:cNvPr id="999563938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527095081" name="Picture">
+                        <wp:docPr id="662962852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527095081" name="Picture"/>
+                                <pic:cNvPr id="662962852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19769207" name="Picture">
+                        <wp:docPr id="48456475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19769207" name="Picture"/>
+                                <pic:cNvPr id="48456475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557490414" name="Picture">
+                        <wp:docPr id="129857507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557490414" name="Picture"/>
+                                <pic:cNvPr id="129857507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622748686" name="Picture">
+                        <wp:docPr id="1405397100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622748686" name="Picture"/>
+                                <pic:cNvPr id="1405397100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514774161" name="Picture">
+                        <wp:docPr id="1373300114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514774161" name="Picture"/>
+                                <pic:cNvPr id="1373300114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752248504" name="Picture">
+                        <wp:docPr id="1869642798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752248504" name="Picture"/>
+                                <pic:cNvPr id="1869642798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470193996" name="Picture">
+                        <wp:docPr id="2051499218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470193996" name="Picture"/>
+                                <pic:cNvPr id="2051499218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12491,1660 +12491,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="560"/>
-[...1608 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="5520"/>
+          <w:trHeight w:hRule="exact" w:val="7420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -14680,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023545750" name="Picture">
+                  <wp:docPr id="703038387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023545750" name="Picture"/>
+                          <pic:cNvPr id="703038387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14769,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026603850" name="Picture">
+                  <wp:docPr id="1120913559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026603850" name="Picture"/>
+                          <pic:cNvPr id="1120913559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15413,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598827001" name="Picture">
+                  <wp:docPr id="1656843642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598827001" name="Picture"/>
+                          <pic:cNvPr id="1656843642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16641,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667531284" name="Picture">
+                  <wp:docPr id="147786416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667531284" name="Picture"/>
+                          <pic:cNvPr id="147786416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16744,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343227586" name="Picture">
+                  <wp:docPr id="1849651507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343227586" name="Picture"/>
+                          <pic:cNvPr id="1849651507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18123,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694399913" name="Picture">
+                  <wp:docPr id="1383768831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694399913" name="Picture"/>
+                          <pic:cNvPr id="1383768831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19248,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882571039" name="Picture">
+                        <wp:docPr id="2088469788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882571039" name="Picture"/>
+                                <pic:cNvPr id="2088469788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20601,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346071882" name="Picture">
+                  <wp:docPr id="705007864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346071882" name="Picture"/>
+                          <pic:cNvPr id="705007864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20690,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080203706" name="Picture">
+                  <wp:docPr id="184537524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080203706" name="Picture"/>
+                          <pic:cNvPr id="184537524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21334,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631142627" name="Picture">
+                  <wp:docPr id="713877138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631142627" name="Picture"/>
+                          <pic:cNvPr id="713877138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22332,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716585418" name="Picture">
+                  <wp:docPr id="1088058755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716585418" name="Picture"/>
+                          <pic:cNvPr id="1088058755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22435,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769099510" name="Picture">
+                  <wp:docPr id="1255826472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769099510" name="Picture"/>
+                          <pic:cNvPr id="1255826472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23816,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743940837" name="Picture">
+                  <wp:docPr id="538068803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743940837" name="Picture"/>
+                          <pic:cNvPr id="538068803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24978,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061822701" name="Picture">
+                        <wp:docPr id="2107729787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061822701" name="Picture"/>
+                                <pic:cNvPr id="2107729787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232074109" name="Picture">
+                        <wp:docPr id="677034255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232074109" name="Picture"/>
+                                <pic:cNvPr id="677034255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27342,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335662399" name="Picture">
+                  <wp:docPr id="1589025216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335662399" name="Picture"/>
+                          <pic:cNvPr id="1589025216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27431,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510633886" name="Picture">
+                  <wp:docPr id="1593583410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510633886" name="Picture"/>
+                          <pic:cNvPr id="1593583410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28075,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133413780" name="Picture">
+                  <wp:docPr id="858544596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133413780" name="Picture"/>
+                          <pic:cNvPr id="858544596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29073,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059468429" name="Picture">
+                  <wp:docPr id="485377889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059468429" name="Picture"/>
+                          <pic:cNvPr id="485377889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29176,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464123719" name="Picture">
+                  <wp:docPr id="2114689001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464123719" name="Picture"/>
+                          <pic:cNvPr id="2114689001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30559,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53052915" name="Picture">
+                  <wp:docPr id="181482502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53052915" name="Picture"/>
+                          <pic:cNvPr id="181482502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084997536" name="Picture">
+                        <wp:docPr id="1857048153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084997536" name="Picture"/>
+                                <pic:cNvPr id="1857048153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33206,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375740013" name="Picture">
+                  <wp:docPr id="844026364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375740013" name="Picture"/>
+                          <pic:cNvPr id="844026364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33295,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583478113" name="Picture">
+                  <wp:docPr id="901908093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583478113" name="Picture"/>
+                          <pic:cNvPr id="901908093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33975,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108799146" name="Picture">
+                  <wp:docPr id="740383634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108799146" name="Picture"/>
+                          <pic:cNvPr id="740383634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35036,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550850913" name="Picture">
+                  <wp:docPr id="1400238242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550850913" name="Picture"/>
+                          <pic:cNvPr id="1400238242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35139,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162795684" name="Picture">
+                  <wp:docPr id="1336405121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162795684" name="Picture"/>
+                          <pic:cNvPr id="1336405121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36597,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763234426" name="Picture">
+                  <wp:docPr id="935976148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763234426" name="Picture"/>
+                          <pic:cNvPr id="935976148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543975111" name="Picture">
+                        <wp:docPr id="597357215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543975111" name="Picture"/>
+                                <pic:cNvPr id="597357215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40163,57 +38554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343430246" name="Picture">
+                  <wp:docPr id="1254917096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343430246" name="Picture"/>
+                          <pic:cNvPr id="1254917096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40252,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820078127" name="Picture">
+                  <wp:docPr id="1149278782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820078127" name="Picture"/>
+                          <pic:cNvPr id="1149278782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40896,57 +39287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803547449" name="Picture">
+                  <wp:docPr id="821728827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803547449" name="Picture"/>
+                          <pic:cNvPr id="821728827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41894,57 +40285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436033467" name="Picture">
+                  <wp:docPr id="298361739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436033467" name="Picture"/>
+                          <pic:cNvPr id="298361739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41997,57 +40388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792262107" name="Picture">
+                  <wp:docPr id="1605157736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792262107" name="Picture"/>
+                          <pic:cNvPr id="1605157736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43374,57 +41765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756421318" name="Picture">
+                  <wp:docPr id="1648204308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756421318" name="Picture"/>
+                          <pic:cNvPr id="1648204308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44517,57 +42908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124722095" name="Picture">
+                        <wp:docPr id="2139397573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124722095" name="Picture"/>
+                                <pic:cNvPr id="2139397573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45568,71 +43959,59 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
-        <w:gridCol w:w="20"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="680"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1780"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2580"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -45697,334 +44076,181 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624721214" name="Picture">
+                  <wp:docPr id="1902593307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624721214" name="Picture"/>
+                          <pic:cNvPr id="1902593307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118023137" name="Picture">
+                  <wp:docPr id="923213821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118023137" name="Picture"/>
+                          <pic:cNvPr id="923213821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46050,307 +44276,189 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">71390 Jully-lès-Buxy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="40"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -46398,265 +44506,165 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...44 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="540"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243311861" name="Picture">
+                  <wp:docPr id="1697951076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243311861" name="Picture"/>
+                          <pic:cNvPr id="1697951076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46666,2527 +44674,328 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1077 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
-[...70 lines deleted...]
-          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
-[...89 lines deleted...]
-          </w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="100"/>
+          <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...34 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...79 lines deleted...]
-     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="700"/>
+          <w:trHeight w:hRule="exact" w:val="13680"/>
         </w:trPr>
-        <w:tc>
-[...879 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -49247,955 +45056,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
-        <w:tc>
-[...903 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -50227,2411 +45131,78 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
-[...2294 lines deleted...]
-          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
-              <w:jc w:val="right"/>
-[...26 lines deleted...]
-              <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -52833,132 +45404,102 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow|01">
     <w:name w:val="tableRow|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow|10">
     <w:name w:val="tableRow|10"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rowBase">
-[...22 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
- <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_29.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_29.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_28.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_28.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
- <Relationship Id="img_0_7_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.jpg"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>