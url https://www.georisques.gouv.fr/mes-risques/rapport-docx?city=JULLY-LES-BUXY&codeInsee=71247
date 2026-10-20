--- v1 (2026-10-19)
+++ v2 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252831470" name="Picture">
+                  <wp:docPr id="482370799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252831470" name="Picture"/>
+                          <pic:cNvPr id="482370799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912791902" name="Picture">
+                  <wp:docPr id="601365997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912791902" name="Picture"/>
+                          <pic:cNvPr id="601365997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37224880" name="Picture">
+                        <wp:docPr id="907139489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37224880" name="Picture"/>
+                                <pic:cNvPr id="907139489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922227075" name="Picture">
+                  <wp:docPr id="1331427053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922227075" name="Picture"/>
+                          <pic:cNvPr id="1331427053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085244221" name="Picture">
+                  <wp:docPr id="1058118473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085244221" name="Picture"/>
+                          <pic:cNvPr id="1058118473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53528846" name="Picture">
+                  <wp:docPr id="1135822034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53528846" name="Picture"/>
+                          <pic:cNvPr id="1135822034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527727696" name="Picture">
+                  <wp:docPr id="1583093005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527727696" name="Picture"/>
+                          <pic:cNvPr id="1583093005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027662521" name="Picture">
+                  <wp:docPr id="1326540772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027662521" name="Picture"/>
+                          <pic:cNvPr id="1326540772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28429710" name="Picture">
+                        <wp:docPr id="1224886233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28429710" name="Picture"/>
+                                <pic:cNvPr id="1224886233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540961470" name="Picture">
+                        <wp:docPr id="460520469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540961470" name="Picture"/>
+                                <pic:cNvPr id="460520469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912575127" name="Picture">
+                        <wp:docPr id="1864048626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912575127" name="Picture"/>
+                                <pic:cNvPr id="1864048626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994991228" name="Picture">
+                        <wp:docPr id="830324644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994991228" name="Picture"/>
+                                <pic:cNvPr id="830324644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966530252" name="Picture">
+                        <wp:docPr id="516629046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966530252" name="Picture"/>
+                                <pic:cNvPr id="516629046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755942839" name="Picture">
+                        <wp:docPr id="1560096631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755942839" name="Picture"/>
+                                <pic:cNvPr id="1560096631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686276462" name="Picture">
+                        <wp:docPr id="629753610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686276462" name="Picture"/>
+                                <pic:cNvPr id="629753610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999563938" name="Picture">
+                        <wp:docPr id="946468402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999563938" name="Picture"/>
+                                <pic:cNvPr id="946468402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662962852" name="Picture">
+                        <wp:docPr id="453219100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662962852" name="Picture"/>
+                                <pic:cNvPr id="453219100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48456475" name="Picture">
+                        <wp:docPr id="2073040947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48456475" name="Picture"/>
+                                <pic:cNvPr id="2073040947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129857507" name="Picture">
+                        <wp:docPr id="263974448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129857507" name="Picture"/>
+                                <pic:cNvPr id="263974448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405397100" name="Picture">
+                        <wp:docPr id="2091880266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405397100" name="Picture"/>
+                                <pic:cNvPr id="2091880266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373300114" name="Picture">
+                        <wp:docPr id="1083607293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373300114" name="Picture"/>
+                                <pic:cNvPr id="1083607293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869642798" name="Picture">
+                        <wp:docPr id="1117112237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869642798" name="Picture"/>
+                                <pic:cNvPr id="1117112237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051499218" name="Picture">
+                        <wp:docPr id="371839443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051499218" name="Picture"/>
+                                <pic:cNvPr id="371839443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703038387" name="Picture">
+                  <wp:docPr id="1699044549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703038387" name="Picture"/>
+                          <pic:cNvPr id="1699044549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120913559" name="Picture">
+                  <wp:docPr id="1081695807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120913559" name="Picture"/>
+                          <pic:cNvPr id="1081695807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656843642" name="Picture">
+                  <wp:docPr id="1266887632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656843642" name="Picture"/>
+                          <pic:cNvPr id="1266887632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147786416" name="Picture">
+                  <wp:docPr id="1612938876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147786416" name="Picture"/>
+                          <pic:cNvPr id="1612938876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849651507" name="Picture">
+                  <wp:docPr id="1054332675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849651507" name="Picture"/>
+                          <pic:cNvPr id="1054332675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383768831" name="Picture">
+                  <wp:docPr id="481821925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383768831" name="Picture"/>
+                          <pic:cNvPr id="481821925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088469788" name="Picture">
+                        <wp:docPr id="1989673323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088469788" name="Picture"/>
+                                <pic:cNvPr id="1989673323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705007864" name="Picture">
+                  <wp:docPr id="929639822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705007864" name="Picture"/>
+                          <pic:cNvPr id="929639822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184537524" name="Picture">
+                  <wp:docPr id="1591183644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184537524" name="Picture"/>
+                          <pic:cNvPr id="1591183644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713877138" name="Picture">
+                  <wp:docPr id="1752320244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713877138" name="Picture"/>
+                          <pic:cNvPr id="1752320244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088058755" name="Picture">
+                  <wp:docPr id="1310917835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088058755" name="Picture"/>
+                          <pic:cNvPr id="1310917835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255826472" name="Picture">
+                  <wp:docPr id="2115672611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255826472" name="Picture"/>
+                          <pic:cNvPr id="2115672611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538068803" name="Picture">
+                  <wp:docPr id="1735259603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538068803" name="Picture"/>
+                          <pic:cNvPr id="1735259603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107729787" name="Picture">
+                        <wp:docPr id="1333285991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107729787" name="Picture"/>
+                                <pic:cNvPr id="1333285991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677034255" name="Picture">
+                        <wp:docPr id="990793274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677034255" name="Picture"/>
+                                <pic:cNvPr id="990793274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589025216" name="Picture">
+                  <wp:docPr id="920186448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589025216" name="Picture"/>
+                          <pic:cNvPr id="920186448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593583410" name="Picture">
+                  <wp:docPr id="837032379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593583410" name="Picture"/>
+                          <pic:cNvPr id="837032379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858544596" name="Picture">
+                  <wp:docPr id="1963448836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858544596" name="Picture"/>
+                          <pic:cNvPr id="1963448836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485377889" name="Picture">
+                  <wp:docPr id="576884679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485377889" name="Picture"/>
+                          <pic:cNvPr id="576884679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114689001" name="Picture">
+                  <wp:docPr id="304268003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114689001" name="Picture"/>
+                          <pic:cNvPr id="304268003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181482502" name="Picture">
+                  <wp:docPr id="1153561492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181482502" name="Picture"/>
+                          <pic:cNvPr id="1153561492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857048153" name="Picture">
+                        <wp:docPr id="1152307088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857048153" name="Picture"/>
+                                <pic:cNvPr id="1152307088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844026364" name="Picture">
+                  <wp:docPr id="500409116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844026364" name="Picture"/>
+                          <pic:cNvPr id="500409116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901908093" name="Picture">
+                  <wp:docPr id="725842764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901908093" name="Picture"/>
+                          <pic:cNvPr id="725842764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740383634" name="Picture">
+                  <wp:docPr id="730836721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740383634" name="Picture"/>
+                          <pic:cNvPr id="730836721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400238242" name="Picture">
+                  <wp:docPr id="1360847052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400238242" name="Picture"/>
+                          <pic:cNvPr id="1360847052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336405121" name="Picture">
+                  <wp:docPr id="87501654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336405121" name="Picture"/>
+                          <pic:cNvPr id="87501654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935976148" name="Picture">
+                  <wp:docPr id="473922313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935976148" name="Picture"/>
+                          <pic:cNvPr id="473922313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597357215" name="Picture">
+                        <wp:docPr id="538816679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597357215" name="Picture"/>
+                                <pic:cNvPr id="538816679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38554,57 +38554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254917096" name="Picture">
+                  <wp:docPr id="332755624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254917096" name="Picture"/>
+                          <pic:cNvPr id="332755624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38643,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149278782" name="Picture">
+                  <wp:docPr id="1876057764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149278782" name="Picture"/>
+                          <pic:cNvPr id="1876057764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821728827" name="Picture">
+                  <wp:docPr id="579289969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821728827" name="Picture"/>
+                          <pic:cNvPr id="579289969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298361739" name="Picture">
+                  <wp:docPr id="1338725331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298361739" name="Picture"/>
+                          <pic:cNvPr id="1338725331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,57 +40388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605157736" name="Picture">
+                  <wp:docPr id="314911539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605157736" name="Picture"/>
+                          <pic:cNvPr id="314911539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41765,57 +41765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648204308" name="Picture">
+                  <wp:docPr id="284768475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648204308" name="Picture"/>
+                          <pic:cNvPr id="284768475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42908,57 +42908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139397573" name="Picture">
+                        <wp:docPr id="736324964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139397573" name="Picture"/>
+                                <pic:cNvPr id="736324964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44129,57 +44129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902593307" name="Picture">
+                  <wp:docPr id="1921361699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902593307" name="Picture"/>
+                          <pic:cNvPr id="1921361699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923213821" name="Picture">
+                  <wp:docPr id="699066386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923213821" name="Picture"/>
+                          <pic:cNvPr id="699066386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44614,57 +44614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697951076" name="Picture">
+                  <wp:docPr id="2092868941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697951076" name="Picture"/>
+                          <pic:cNvPr id="2092868941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>