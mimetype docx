--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691777604" name="Picture">
+                  <wp:docPr id="1956228442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691777604" name="Picture"/>
+                          <pic:cNvPr id="1956228442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757567785" name="Picture">
+                  <wp:docPr id="1293709647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757567785" name="Picture"/>
+                          <pic:cNvPr id="1293709647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818322622" name="Picture">
+                        <wp:docPr id="341517681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818322622" name="Picture"/>
+                                <pic:cNvPr id="341517681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063697328" name="Picture">
+                  <wp:docPr id="320478854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063697328" name="Picture"/>
+                          <pic:cNvPr id="320478854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999013284" name="Picture">
+                  <wp:docPr id="433844568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999013284" name="Picture"/>
+                          <pic:cNvPr id="433844568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217570650" name="Picture">
+                  <wp:docPr id="1189598062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217570650" name="Picture"/>
+                          <pic:cNvPr id="1189598062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288226888" name="Picture">
+                  <wp:docPr id="1655657609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288226888" name="Picture"/>
+                          <pic:cNvPr id="1655657609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292679821" name="Picture">
+                  <wp:docPr id="544172782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292679821" name="Picture"/>
+                          <pic:cNvPr id="544172782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282940590" name="Picture">
+                        <wp:docPr id="102160251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282940590" name="Picture"/>
+                                <pic:cNvPr id="102160251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145198565" name="Picture">
+                        <wp:docPr id="175315401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145198565" name="Picture"/>
+                                <pic:cNvPr id="175315401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781868711" name="Picture">
+                        <wp:docPr id="926147375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781868711" name="Picture"/>
+                                <pic:cNvPr id="926147375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500867803" name="Picture">
+                        <wp:docPr id="141559244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500867803" name="Picture"/>
+                                <pic:cNvPr id="141559244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213392055" name="Picture">
+                        <wp:docPr id="1593880361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213392055" name="Picture"/>
+                                <pic:cNvPr id="1593880361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667911029" name="Picture">
+                        <wp:docPr id="201373600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667911029" name="Picture"/>
+                                <pic:cNvPr id="201373600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191494864" name="Picture">
+                        <wp:docPr id="19689984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191494864" name="Picture"/>
+                                <pic:cNvPr id="19689984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915583793" name="Picture">
+                        <wp:docPr id="444960284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915583793" name="Picture"/>
+                                <pic:cNvPr id="444960284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395318204" name="Picture">
+                        <wp:docPr id="1779403116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395318204" name="Picture"/>
+                                <pic:cNvPr id="1779403116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536221383" name="Picture">
+                        <wp:docPr id="49732084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536221383" name="Picture"/>
+                                <pic:cNvPr id="49732084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587271568" name="Picture">
+                        <wp:docPr id="825330160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587271568" name="Picture"/>
+                                <pic:cNvPr id="825330160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209104750" name="Picture">
+                        <wp:docPr id="1866856738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209104750" name="Picture"/>
+                                <pic:cNvPr id="1866856738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377639348" name="Picture">
+                        <wp:docPr id="1901811946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377639348" name="Picture"/>
+                                <pic:cNvPr id="1901811946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839190061" name="Picture">
+                        <wp:docPr id="2082961890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839190061" name="Picture"/>
+                                <pic:cNvPr id="2082961890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950598215" name="Picture">
+                        <wp:docPr id="2044151900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950598215" name="Picture"/>
+                                <pic:cNvPr id="2044151900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911988850" name="Picture">
+                  <wp:docPr id="279821161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911988850" name="Picture"/>
+                          <pic:cNvPr id="279821161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641641504" name="Picture">
+                  <wp:docPr id="696839848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641641504" name="Picture"/>
+                          <pic:cNvPr id="696839848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547445421" name="Picture">
+                  <wp:docPr id="370293234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547445421" name="Picture"/>
+                          <pic:cNvPr id="370293234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857600913" name="Picture">
+                  <wp:docPr id="1858053836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857600913" name="Picture"/>
+                          <pic:cNvPr id="1858053836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276685592" name="Picture">
+                  <wp:docPr id="715410078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276685592" name="Picture"/>
+                          <pic:cNvPr id="715410078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907302169" name="Picture">
+                  <wp:docPr id="1814120591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907302169" name="Picture"/>
+                          <pic:cNvPr id="1814120591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751455714" name="Picture">
+                        <wp:docPr id="97672823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751455714" name="Picture"/>
+                                <pic:cNvPr id="97672823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026897256" name="Picture">
+                  <wp:docPr id="2032385026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026897256" name="Picture"/>
+                          <pic:cNvPr id="2032385026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156547933" name="Picture">
+                  <wp:docPr id="2033385636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156547933" name="Picture"/>
+                          <pic:cNvPr id="2033385636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74797093" name="Picture">
+                  <wp:docPr id="1854265363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74797093" name="Picture"/>
+                          <pic:cNvPr id="1854265363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890514199" name="Picture">
+                  <wp:docPr id="1556536713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890514199" name="Picture"/>
+                          <pic:cNvPr id="1556536713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416608181" name="Picture">
+                  <wp:docPr id="2129774569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416608181" name="Picture"/>
+                          <pic:cNvPr id="2129774569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794498578" name="Picture">
+                  <wp:docPr id="767007346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794498578" name="Picture"/>
+                          <pic:cNvPr id="767007346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50906681" name="Picture">
+                        <wp:docPr id="522306670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50906681" name="Picture"/>
+                                <pic:cNvPr id="522306670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955904460" name="Picture">
+                  <wp:docPr id="248818162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955904460" name="Picture"/>
+                          <pic:cNvPr id="248818162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696733266" name="Picture">
+                  <wp:docPr id="965076560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696733266" name="Picture"/>
+                          <pic:cNvPr id="965076560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047966724" name="Picture">
+                  <wp:docPr id="1078969173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047966724" name="Picture"/>
+                          <pic:cNvPr id="1078969173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489174575" name="Picture">
+                  <wp:docPr id="1613025077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489174575" name="Picture"/>
+                          <pic:cNvPr id="1613025077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591633746" name="Picture">
+                  <wp:docPr id="468585484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591633746" name="Picture"/>
+                          <pic:cNvPr id="468585484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739597637" name="Picture">
+                  <wp:docPr id="1386486365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739597637" name="Picture"/>
+                          <pic:cNvPr id="1386486365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946299160" name="Picture">
+                        <wp:docPr id="375144177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946299160" name="Picture"/>
+                                <pic:cNvPr id="375144177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050602532" name="Picture">
+                  <wp:docPr id="1691920533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050602532" name="Picture"/>
+                          <pic:cNvPr id="1691920533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576708062" name="Picture">
+                  <wp:docPr id="1379720397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576708062" name="Picture"/>
+                          <pic:cNvPr id="1379720397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947584399" name="Picture">
+                  <wp:docPr id="1408655673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947584399" name="Picture"/>
+                          <pic:cNvPr id="1408655673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522766430" name="Picture">
+                  <wp:docPr id="638297646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522766430" name="Picture"/>
+                          <pic:cNvPr id="638297646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245956656" name="Picture">
+                  <wp:docPr id="114722358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245956656" name="Picture"/>
+                          <pic:cNvPr id="114722358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182867694" name="Picture">
+                  <wp:docPr id="358167893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182867694" name="Picture"/>
+                          <pic:cNvPr id="358167893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771681870" name="Picture">
+                        <wp:docPr id="330025880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771681870" name="Picture"/>
+                                <pic:cNvPr id="330025880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233773546" name="Picture">
+                  <wp:docPr id="25331428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233773546" name="Picture"/>
+                          <pic:cNvPr id="25331428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836480861" name="Picture">
+                  <wp:docPr id="1287154247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836480861" name="Picture"/>
+                          <pic:cNvPr id="1287154247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218269515" name="Picture">
+                  <wp:docPr id="653246826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218269515" name="Picture"/>
+                          <pic:cNvPr id="653246826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895144261" name="Picture">
+                  <wp:docPr id="280621775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895144261" name="Picture"/>
+                          <pic:cNvPr id="280621775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471599565" name="Picture">
+                  <wp:docPr id="958318069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471599565" name="Picture"/>
+                          <pic:cNvPr id="958318069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144207926" name="Picture">
+                  <wp:docPr id="845873863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144207926" name="Picture"/>
+                          <pic:cNvPr id="845873863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105535923" name="Picture">
+                  <wp:docPr id="1601777948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105535923" name="Picture"/>
+                          <pic:cNvPr id="1601777948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273166715" name="Picture">
+                  <wp:docPr id="924503435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273166715" name="Picture"/>
+                          <pic:cNvPr id="924503435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478928157" name="Picture">
+                  <wp:docPr id="261342053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478928157" name="Picture"/>
+                          <pic:cNvPr id="261342053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>