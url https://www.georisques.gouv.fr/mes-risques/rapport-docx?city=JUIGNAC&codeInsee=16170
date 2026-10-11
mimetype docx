--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17698238" name="Picture">
+                  <wp:docPr id="2085851743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17698238" name="Picture"/>
+                          <pic:cNvPr id="2085851743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276120352" name="Picture">
+                  <wp:docPr id="229827019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276120352" name="Picture"/>
+                          <pic:cNvPr id="229827019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510004066" name="Picture">
+                        <wp:docPr id="848325266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510004066" name="Picture"/>
+                                <pic:cNvPr id="848325266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564818251" name="Picture">
+                  <wp:docPr id="1089654153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564818251" name="Picture"/>
+                          <pic:cNvPr id="1089654153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40528748" name="Picture">
+                  <wp:docPr id="531736658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40528748" name="Picture"/>
+                          <pic:cNvPr id="531736658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471200119" name="Picture">
+                  <wp:docPr id="629031034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471200119" name="Picture"/>
+                          <pic:cNvPr id="629031034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529321597" name="Picture">
+                  <wp:docPr id="1119900679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529321597" name="Picture"/>
+                          <pic:cNvPr id="1119900679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650837653" name="Picture">
+                  <wp:docPr id="1385593084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650837653" name="Picture"/>
+                          <pic:cNvPr id="1385593084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824053619" name="Picture">
+                        <wp:docPr id="1307950021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824053619" name="Picture"/>
+                                <pic:cNvPr id="1307950021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722748132" name="Picture">
+                        <wp:docPr id="1807617731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722748132" name="Picture"/>
+                                <pic:cNvPr id="1807617731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111938793" name="Picture">
+                        <wp:docPr id="1599924639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111938793" name="Picture"/>
+                                <pic:cNvPr id="1599924639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183461217" name="Picture">
+                        <wp:docPr id="1060518873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183461217" name="Picture"/>
+                                <pic:cNvPr id="1060518873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793103111" name="Picture">
+                        <wp:docPr id="1100620170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793103111" name="Picture"/>
+                                <pic:cNvPr id="1100620170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061942987" name="Picture">
+                        <wp:docPr id="1214215755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061942987" name="Picture"/>
+                                <pic:cNvPr id="1214215755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479630583" name="Picture">
+                        <wp:docPr id="16511135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479630583" name="Picture"/>
+                                <pic:cNvPr id="16511135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364170731" name="Picture">
+                        <wp:docPr id="800520095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364170731" name="Picture"/>
+                                <pic:cNvPr id="800520095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889029792" name="Picture">
+                        <wp:docPr id="580413575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889029792" name="Picture"/>
+                                <pic:cNvPr id="580413575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355136312" name="Picture">
+                        <wp:docPr id="567210472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355136312" name="Picture"/>
+                                <pic:cNvPr id="567210472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895784126" name="Picture">
+                        <wp:docPr id="1786399858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895784126" name="Picture"/>
+                                <pic:cNvPr id="1786399858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642072417" name="Picture">
+                        <wp:docPr id="502071954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642072417" name="Picture"/>
+                                <pic:cNvPr id="502071954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794970568" name="Picture">
+                        <wp:docPr id="2111497472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794970568" name="Picture"/>
+                                <pic:cNvPr id="2111497472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459625960" name="Picture">
+                        <wp:docPr id="1721051025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459625960" name="Picture"/>
+                                <pic:cNvPr id="1721051025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554489224" name="Picture">
+                        <wp:docPr id="1448523616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554489224" name="Picture"/>
+                                <pic:cNvPr id="1448523616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313637195" name="Picture">
+                  <wp:docPr id="1912956379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313637195" name="Picture"/>
+                          <pic:cNvPr id="1912956379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972008108" name="Picture">
+                  <wp:docPr id="536279465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972008108" name="Picture"/>
+                          <pic:cNvPr id="536279465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447410825" name="Picture">
+                  <wp:docPr id="872663789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447410825" name="Picture"/>
+                          <pic:cNvPr id="872663789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269210898" name="Picture">
+                  <wp:docPr id="651867842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269210898" name="Picture"/>
+                          <pic:cNvPr id="651867842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200321002" name="Picture">
+                  <wp:docPr id="643591508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200321002" name="Picture"/>
+                          <pic:cNvPr id="643591508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768663442" name="Picture">
+                  <wp:docPr id="2046772875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768663442" name="Picture"/>
+                          <pic:cNvPr id="2046772875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347472999" name="Picture">
+                        <wp:docPr id="1973335908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347472999" name="Picture"/>
+                                <pic:cNvPr id="1973335908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085238226" name="Picture">
+                  <wp:docPr id="807441001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085238226" name="Picture"/>
+                          <pic:cNvPr id="807441001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635969296" name="Picture">
+                  <wp:docPr id="1339598679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635969296" name="Picture"/>
+                          <pic:cNvPr id="1339598679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938946737" name="Picture">
+                  <wp:docPr id="1333595231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938946737" name="Picture"/>
+                          <pic:cNvPr id="1333595231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709275878" name="Picture">
+                  <wp:docPr id="1226793531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709275878" name="Picture"/>
+                          <pic:cNvPr id="1226793531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760087941" name="Picture">
+                  <wp:docPr id="197351855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760087941" name="Picture"/>
+                          <pic:cNvPr id="197351855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736869760" name="Picture">
+                  <wp:docPr id="640795169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736869760" name="Picture"/>
+                          <pic:cNvPr id="640795169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217996862" name="Picture">
+                        <wp:docPr id="1075829246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217996862" name="Picture"/>
+                                <pic:cNvPr id="1075829246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022742294" name="Picture">
+                        <wp:docPr id="377453726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022742294" name="Picture"/>
+                                <pic:cNvPr id="377453726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154363354" name="Picture">
+                  <wp:docPr id="2066190332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154363354" name="Picture"/>
+                          <pic:cNvPr id="2066190332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20227654" name="Picture">
+                  <wp:docPr id="750286463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20227654" name="Picture"/>
+                          <pic:cNvPr id="750286463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447717545" name="Picture">
+                  <wp:docPr id="649340141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447717545" name="Picture"/>
+                          <pic:cNvPr id="649340141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466389475" name="Picture">
+                  <wp:docPr id="86828511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466389475" name="Picture"/>
+                          <pic:cNvPr id="86828511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349969395" name="Picture">
+                  <wp:docPr id="1954006153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349969395" name="Picture"/>
+                          <pic:cNvPr id="1954006153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356800153" name="Picture">
+                  <wp:docPr id="1795399537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356800153" name="Picture"/>
+                          <pic:cNvPr id="1795399537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741433207" name="Picture">
+                        <wp:docPr id="993343527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741433207" name="Picture"/>
+                                <pic:cNvPr id="993343527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803539989" name="Picture">
+                  <wp:docPr id="1060849225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803539989" name="Picture"/>
+                          <pic:cNvPr id="1060849225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032289505" name="Picture">
+                  <wp:docPr id="1846101844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032289505" name="Picture"/>
+                          <pic:cNvPr id="1846101844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998669751" name="Picture">
+                  <wp:docPr id="2096082610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998669751" name="Picture"/>
+                          <pic:cNvPr id="2096082610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352485740" name="Picture">
+                  <wp:docPr id="929440404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352485740" name="Picture"/>
+                          <pic:cNvPr id="929440404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002561145" name="Picture">
+                  <wp:docPr id="2136980815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002561145" name="Picture"/>
+                          <pic:cNvPr id="2136980815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279684975" name="Picture">
+                  <wp:docPr id="1175159796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279684975" name="Picture"/>
+                          <pic:cNvPr id="1175159796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123186913" name="Picture">
+                        <wp:docPr id="225661426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123186913" name="Picture"/>
+                                <pic:cNvPr id="225661426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38669,57 +38669,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450021079" name="Picture">
+                  <wp:docPr id="1527485896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450021079" name="Picture"/>
+                          <pic:cNvPr id="1527485896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38758,57 +38758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549995466" name="Picture">
+                  <wp:docPr id="1289794458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549995466" name="Picture"/>
+                          <pic:cNvPr id="1289794458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39402,57 +39402,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028811073" name="Picture">
+                  <wp:docPr id="811451554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028811073" name="Picture"/>
+                          <pic:cNvPr id="811451554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40400,57 +40400,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068530737" name="Picture">
+                  <wp:docPr id="877448598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068530737" name="Picture"/>
+                          <pic:cNvPr id="877448598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40503,57 +40503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551145706" name="Picture">
+                  <wp:docPr id="401828759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551145706" name="Picture"/>
+                          <pic:cNvPr id="401828759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41879,57 +41879,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190965728" name="Picture">
+                  <wp:docPr id="1890593506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190965728" name="Picture"/>
+                          <pic:cNvPr id="1890593506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44015,57 +44015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422078878" name="Picture">
+                  <wp:docPr id="315189152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422078878" name="Picture"/>
+                          <pic:cNvPr id="315189152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44086,57 +44086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940099397" name="Picture">
+                  <wp:docPr id="1962535825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940099397" name="Picture"/>
+                          <pic:cNvPr id="1962535825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44500,57 +44500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803245595" name="Picture">
+                  <wp:docPr id="374689260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803245595" name="Picture"/>
+                          <pic:cNvPr id="374689260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>