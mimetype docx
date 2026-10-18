--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253551306" name="Picture">
+                  <wp:docPr id="97067739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253551306" name="Picture"/>
+                          <pic:cNvPr id="97067739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389955228" name="Picture">
+                  <wp:docPr id="1198913385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389955228" name="Picture"/>
+                          <pic:cNvPr id="1198913385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929343250" name="Picture">
+                        <wp:docPr id="501417079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929343250" name="Picture"/>
+                                <pic:cNvPr id="501417079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524884314" name="Picture">
+                  <wp:docPr id="1540077680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524884314" name="Picture"/>
+                          <pic:cNvPr id="1540077680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411559810" name="Picture">
+                  <wp:docPr id="1874259533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411559810" name="Picture"/>
+                          <pic:cNvPr id="1874259533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345280864" name="Picture">
+                  <wp:docPr id="139777528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345280864" name="Picture"/>
+                          <pic:cNvPr id="139777528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074639198" name="Picture">
+                  <wp:docPr id="702606709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074639198" name="Picture"/>
+                          <pic:cNvPr id="702606709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151764711" name="Picture">
+                  <wp:docPr id="1343802019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151764711" name="Picture"/>
+                          <pic:cNvPr id="1343802019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558421291" name="Picture">
+                        <wp:docPr id="1037809879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558421291" name="Picture"/>
+                                <pic:cNvPr id="1037809879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908445889" name="Picture">
+                        <wp:docPr id="1727967333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908445889" name="Picture"/>
+                                <pic:cNvPr id="1727967333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197957900" name="Picture">
+                        <wp:docPr id="27504443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197957900" name="Picture"/>
+                                <pic:cNvPr id="27504443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447815172" name="Picture">
+                        <wp:docPr id="1739888178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447815172" name="Picture"/>
+                                <pic:cNvPr id="1739888178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427911532" name="Picture">
+                        <wp:docPr id="2063535938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427911532" name="Picture"/>
+                                <pic:cNvPr id="2063535938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267305884" name="Picture">
+                        <wp:docPr id="1405872468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267305884" name="Picture"/>
+                                <pic:cNvPr id="1405872468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116078075" name="Picture">
+                        <wp:docPr id="508677116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116078075" name="Picture"/>
+                                <pic:cNvPr id="508677116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044673039" name="Picture">
+                        <wp:docPr id="1819927567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044673039" name="Picture"/>
+                                <pic:cNvPr id="1819927567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293453143" name="Picture">
+                        <wp:docPr id="1697512764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293453143" name="Picture"/>
+                                <pic:cNvPr id="1697512764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168202008" name="Picture">
+                        <wp:docPr id="1277503199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168202008" name="Picture"/>
+                                <pic:cNvPr id="1277503199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219029611" name="Picture">
+                        <wp:docPr id="991871043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219029611" name="Picture"/>
+                                <pic:cNvPr id="991871043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353124200" name="Picture">
+                        <wp:docPr id="1694945209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353124200" name="Picture"/>
+                                <pic:cNvPr id="1694945209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597781024" name="Picture">
+                        <wp:docPr id="975737914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597781024" name="Picture"/>
+                                <pic:cNvPr id="975737914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279834551" name="Picture">
+                        <wp:docPr id="1257622913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279834551" name="Picture"/>
+                                <pic:cNvPr id="1257622913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685979419" name="Picture">
+                        <wp:docPr id="2134883087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685979419" name="Picture"/>
+                                <pic:cNvPr id="2134883087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113172302" name="Picture">
+                  <wp:docPr id="23218266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113172302" name="Picture"/>
+                          <pic:cNvPr id="23218266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897990885" name="Picture">
+                  <wp:docPr id="1948299955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897990885" name="Picture"/>
+                          <pic:cNvPr id="1948299955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988333536" name="Picture">
+                  <wp:docPr id="996886060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988333536" name="Picture"/>
+                          <pic:cNvPr id="996886060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91009377" name="Picture">
+                  <wp:docPr id="1335545446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91009377" name="Picture"/>
+                          <pic:cNvPr id="1335545446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731532172" name="Picture">
+                  <wp:docPr id="528349602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731532172" name="Picture"/>
+                          <pic:cNvPr id="528349602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340808388" name="Picture">
+                  <wp:docPr id="1772862693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340808388" name="Picture"/>
+                          <pic:cNvPr id="1772862693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664006861" name="Picture">
+                        <wp:docPr id="638453629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664006861" name="Picture"/>
+                                <pic:cNvPr id="638453629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630757908" name="Picture">
+                  <wp:docPr id="1424598913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630757908" name="Picture"/>
+                          <pic:cNvPr id="1424598913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096004100" name="Picture">
+                  <wp:docPr id="1877453076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096004100" name="Picture"/>
+                          <pic:cNvPr id="1877453076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046699387" name="Picture">
+                  <wp:docPr id="964984442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046699387" name="Picture"/>
+                          <pic:cNvPr id="964984442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894839587" name="Picture">
+                  <wp:docPr id="1563178924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894839587" name="Picture"/>
+                          <pic:cNvPr id="1563178924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116583576" name="Picture">
+                  <wp:docPr id="404109134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116583576" name="Picture"/>
+                          <pic:cNvPr id="404109134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143124018" name="Picture">
+                  <wp:docPr id="1826648288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143124018" name="Picture"/>
+                          <pic:cNvPr id="1826648288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726115346" name="Picture">
+                        <wp:docPr id="1036380970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726115346" name="Picture"/>
+                                <pic:cNvPr id="1036380970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938785566" name="Picture">
+                  <wp:docPr id="541010145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938785566" name="Picture"/>
+                          <pic:cNvPr id="541010145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107542403" name="Picture">
+                  <wp:docPr id="842074999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107542403" name="Picture"/>
+                          <pic:cNvPr id="842074999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246978614" name="Picture">
+                  <wp:docPr id="253359048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246978614" name="Picture"/>
+                          <pic:cNvPr id="253359048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625875539" name="Picture">
+                  <wp:docPr id="1758876328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625875539" name="Picture"/>
+                          <pic:cNvPr id="1758876328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125223153" name="Picture">
+                  <wp:docPr id="932543013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125223153" name="Picture"/>
+                          <pic:cNvPr id="932543013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888792518" name="Picture">
+                  <wp:docPr id="1107834779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888792518" name="Picture"/>
+                          <pic:cNvPr id="1107834779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29289,51 +29289,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445523994" name="Picture">
+                        <wp:docPr id="764618724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445523994" name="Picture"/>
+                                <pic:cNvPr id="764618724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29847,51 +29847,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29916,50 +29916,54 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30665,51 +30669,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3040"/>
+          <w:trHeight w:hRule="exact" w:val="2660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31443,57 +31447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507727695" name="Picture">
+                  <wp:docPr id="1503421618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507727695" name="Picture"/>
+                          <pic:cNvPr id="1503421618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299850928" name="Picture">
+                  <wp:docPr id="339316319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299850928" name="Picture"/>
+                          <pic:cNvPr id="339316319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710055661" name="Picture">
+                  <wp:docPr id="277636901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710055661" name="Picture"/>
+                          <pic:cNvPr id="277636901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33178,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829043558" name="Picture">
+                  <wp:docPr id="933382491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829043558" name="Picture"/>
+                          <pic:cNvPr id="933382491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657340793" name="Picture">
+                  <wp:docPr id="1371017806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657340793" name="Picture"/>
+                          <pic:cNvPr id="1371017806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775866576" name="Picture">
+                  <wp:docPr id="1392427472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775866576" name="Picture"/>
+                          <pic:cNvPr id="1392427472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150336497" name="Picture">
+                        <wp:docPr id="1747493362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150336497" name="Picture"/>
+                                <pic:cNvPr id="1747493362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356186231" name="Picture">
+                  <wp:docPr id="1283198310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356186231" name="Picture"/>
+                          <pic:cNvPr id="1283198310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182972099" name="Picture">
+                  <wp:docPr id="600557521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182972099" name="Picture"/>
+                          <pic:cNvPr id="600557521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656203506" name="Picture">
+                  <wp:docPr id="804386619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656203506" name="Picture"/>
+                          <pic:cNvPr id="804386619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649913635" name="Picture">
+                  <wp:docPr id="782634383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649913635" name="Picture"/>
+                          <pic:cNvPr id="782634383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124722801" name="Picture">
+                  <wp:docPr id="1700684389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124722801" name="Picture"/>
+                          <pic:cNvPr id="1700684389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897768351" name="Picture">
+                  <wp:docPr id="2135327818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897768351" name="Picture"/>
+                          <pic:cNvPr id="2135327818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41516,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924132470" name="Picture">
+                        <wp:docPr id="1177588895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924132470" name="Picture"/>
+                                <pic:cNvPr id="1177588895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981393027" name="Picture">
+                  <wp:docPr id="92973682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981393027" name="Picture"/>
+                          <pic:cNvPr id="92973682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971301998" name="Picture">
+                  <wp:docPr id="1033919259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971301998" name="Picture"/>
+                          <pic:cNvPr id="1033919259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791312884" name="Picture">
+                  <wp:docPr id="96711500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791312884" name="Picture"/>
+                          <pic:cNvPr id="96711500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336749525" name="Picture">
+                  <wp:docPr id="532191123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336749525" name="Picture"/>
+                          <pic:cNvPr id="532191123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471245799" name="Picture">
+                  <wp:docPr id="553611260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471245799" name="Picture"/>
+                          <pic:cNvPr id="553611260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544325490" name="Picture">
+                  <wp:docPr id="952033660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544325490" name="Picture"/>
+                          <pic:cNvPr id="952033660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>