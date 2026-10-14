--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429537235" name="Picture">
+                  <wp:docPr id="860988285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429537235" name="Picture"/>
+                          <pic:cNvPr id="860988285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301178629" name="Picture">
+                  <wp:docPr id="1202484147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301178629" name="Picture"/>
+                          <pic:cNvPr id="1202484147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896710484" name="Picture">
+                        <wp:docPr id="1471154361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896710484" name="Picture"/>
+                                <pic:cNvPr id="1471154361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535497326" name="Picture">
+                  <wp:docPr id="158558578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535497326" name="Picture"/>
+                          <pic:cNvPr id="158558578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475045808" name="Picture">
+                  <wp:docPr id="789169402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475045808" name="Picture"/>
+                          <pic:cNvPr id="789169402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662630772" name="Picture">
+                  <wp:docPr id="1844410007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662630772" name="Picture"/>
+                          <pic:cNvPr id="1844410007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434093299" name="Picture">
+                  <wp:docPr id="341597804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434093299" name="Picture"/>
+                          <pic:cNvPr id="341597804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162020529" name="Picture">
+                  <wp:docPr id="1399746741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162020529" name="Picture"/>
+                          <pic:cNvPr id="1399746741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393460039" name="Picture">
+                        <wp:docPr id="1478495099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393460039" name="Picture"/>
+                                <pic:cNvPr id="1478495099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238877632" name="Picture">
+                        <wp:docPr id="65540805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238877632" name="Picture"/>
+                                <pic:cNvPr id="65540805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293797599" name="Picture">
+                        <wp:docPr id="2041285232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293797599" name="Picture"/>
+                                <pic:cNvPr id="2041285232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887861167" name="Picture">
+                        <wp:docPr id="1782824524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887861167" name="Picture"/>
+                                <pic:cNvPr id="1782824524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868306590" name="Picture">
+                        <wp:docPr id="543098994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868306590" name="Picture"/>
+                                <pic:cNvPr id="543098994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398429833" name="Picture">
+                        <wp:docPr id="1663056581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398429833" name="Picture"/>
+                                <pic:cNvPr id="1663056581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834970045" name="Picture">
+                        <wp:docPr id="1195488810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834970045" name="Picture"/>
+                                <pic:cNvPr id="1195488810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348026688" name="Picture">
+                        <wp:docPr id="1825791166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348026688" name="Picture"/>
+                                <pic:cNvPr id="1825791166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589728203" name="Picture">
+                        <wp:docPr id="2090548802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589728203" name="Picture"/>
+                                <pic:cNvPr id="2090548802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45418117" name="Picture">
+                        <wp:docPr id="1444157021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45418117" name="Picture"/>
+                                <pic:cNvPr id="1444157021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692296467" name="Picture">
+                        <wp:docPr id="1239260765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692296467" name="Picture"/>
+                                <pic:cNvPr id="1239260765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109893872" name="Picture">
+                        <wp:docPr id="2044312472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109893872" name="Picture"/>
+                                <pic:cNvPr id="2044312472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498516960" name="Picture">
+                        <wp:docPr id="1534854310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498516960" name="Picture"/>
+                                <pic:cNvPr id="1534854310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924897550" name="Picture">
+                        <wp:docPr id="718792994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924897550" name="Picture"/>
+                                <pic:cNvPr id="718792994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417254165" name="Picture">
+                        <wp:docPr id="840236113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417254165" name="Picture"/>
+                                <pic:cNvPr id="840236113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518279845" name="Picture">
+                  <wp:docPr id="839149445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518279845" name="Picture"/>
+                          <pic:cNvPr id="839149445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117472851" name="Picture">
+                  <wp:docPr id="1220287515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117472851" name="Picture"/>
+                          <pic:cNvPr id="1220287515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530006901" name="Picture">
+                  <wp:docPr id="1479428538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530006901" name="Picture"/>
+                          <pic:cNvPr id="1479428538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546077884" name="Picture">
+                  <wp:docPr id="936224943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546077884" name="Picture"/>
+                          <pic:cNvPr id="936224943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266996093" name="Picture">
+                  <wp:docPr id="2146023820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266996093" name="Picture"/>
+                          <pic:cNvPr id="2146023820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267244488" name="Picture">
+                  <wp:docPr id="2063808704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267244488" name="Picture"/>
+                          <pic:cNvPr id="2063808704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527840917" name="Picture">
+                        <wp:docPr id="364713571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527840917" name="Picture"/>
+                                <pic:cNvPr id="364713571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897773581" name="Picture">
+                        <wp:docPr id="333900844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897773581" name="Picture"/>
+                                <pic:cNvPr id="333900844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200790771" name="Picture">
+                  <wp:docPr id="1445940062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200790771" name="Picture"/>
+                          <pic:cNvPr id="1445940062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538470760" name="Picture">
+                  <wp:docPr id="1154875589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538470760" name="Picture"/>
+                          <pic:cNvPr id="1154875589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197615041" name="Picture">
+                  <wp:docPr id="1626670079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197615041" name="Picture"/>
+                          <pic:cNvPr id="1626670079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321150390" name="Picture">
+                  <wp:docPr id="1780225800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321150390" name="Picture"/>
+                          <pic:cNvPr id="1780225800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298046155" name="Picture">
+                  <wp:docPr id="138838110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298046155" name="Picture"/>
+                          <pic:cNvPr id="138838110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68742925" name="Picture">
+                  <wp:docPr id="906684131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68742925" name="Picture"/>
+                          <pic:cNvPr id="906684131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183605971" name="Picture">
+                        <wp:docPr id="652920629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183605971" name="Picture"/>
+                                <pic:cNvPr id="652920629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599510241" name="Picture">
+                        <wp:docPr id="1412637740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599510241" name="Picture"/>
+                                <pic:cNvPr id="1412637740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112496313" name="Picture">
+                  <wp:docPr id="613454576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112496313" name="Picture"/>
+                          <pic:cNvPr id="613454576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134779452" name="Picture">
+                  <wp:docPr id="1406537535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134779452" name="Picture"/>
+                          <pic:cNvPr id="1406537535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706731204" name="Picture">
+                  <wp:docPr id="576038572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706731204" name="Picture"/>
+                          <pic:cNvPr id="576038572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241399333" name="Picture">
+                  <wp:docPr id="462954541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241399333" name="Picture"/>
+                          <pic:cNvPr id="462954541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763833837" name="Picture">
+                  <wp:docPr id="1240668567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763833837" name="Picture"/>
+                          <pic:cNvPr id="1240668567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160866841" name="Picture">
+                  <wp:docPr id="1600549767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160866841" name="Picture"/>
+                          <pic:cNvPr id="1600549767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701478594" name="Picture">
+                        <wp:docPr id="545956724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701478594" name="Picture"/>
+                                <pic:cNvPr id="545956724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741706822" name="Picture">
+                  <wp:docPr id="1276905129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741706822" name="Picture"/>
+                          <pic:cNvPr id="1276905129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483386570" name="Picture">
+                  <wp:docPr id="91171705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483386570" name="Picture"/>
+                          <pic:cNvPr id="91171705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967722509" name="Picture">
+                  <wp:docPr id="84655957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967722509" name="Picture"/>
+                          <pic:cNvPr id="84655957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069601427" name="Picture">
+                  <wp:docPr id="1904296863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069601427" name="Picture"/>
+                          <pic:cNvPr id="1904296863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977742522" name="Picture">
+                  <wp:docPr id="1751803732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977742522" name="Picture"/>
+                          <pic:cNvPr id="1751803732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109047211" name="Picture">
+                  <wp:docPr id="267538844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109047211" name="Picture"/>
+                          <pic:cNvPr id="267538844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743256602" name="Picture">
+                        <wp:docPr id="554735603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743256602" name="Picture"/>
+                                <pic:cNvPr id="554735603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945906505" name="Picture">
+                  <wp:docPr id="989866592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945906505" name="Picture"/>
+                          <pic:cNvPr id="989866592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623089011" name="Picture">
+                  <wp:docPr id="504012284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623089011" name="Picture"/>
+                          <pic:cNvPr id="504012284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485582619" name="Picture">
+                  <wp:docPr id="943208061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485582619" name="Picture"/>
+                          <pic:cNvPr id="943208061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342810189" name="Picture">
+                  <wp:docPr id="1605792241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342810189" name="Picture"/>
+                          <pic:cNvPr id="1605792241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152513931" name="Picture">
+                  <wp:docPr id="270031251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152513931" name="Picture"/>
+                          <pic:cNvPr id="270031251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526665185" name="Picture">
+                  <wp:docPr id="1096655439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526665185" name="Picture"/>
+                          <pic:cNvPr id="1096655439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544785284" name="Picture">
+                  <wp:docPr id="661327712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544785284" name="Picture"/>
+                          <pic:cNvPr id="661327712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706719639" name="Picture">
+                  <wp:docPr id="314919001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706719639" name="Picture"/>
+                          <pic:cNvPr id="314919001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374860809" name="Picture">
+                  <wp:docPr id="400094775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374860809" name="Picture"/>
+                          <pic:cNvPr id="400094775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>