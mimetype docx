--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349093249" name="Picture">
+                  <wp:docPr id="1503870903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349093249" name="Picture"/>
+                          <pic:cNvPr id="1503870903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082694234" name="Picture">
+                  <wp:docPr id="477418691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082694234" name="Picture"/>
+                          <pic:cNvPr id="477418691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11633906" name="Picture">
+                        <wp:docPr id="601764154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11633906" name="Picture"/>
+                                <pic:cNvPr id="601764154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314401086" name="Picture">
+                  <wp:docPr id="297788143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314401086" name="Picture"/>
+                          <pic:cNvPr id="297788143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281361501" name="Picture">
+                  <wp:docPr id="357875637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281361501" name="Picture"/>
+                          <pic:cNvPr id="357875637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574464638" name="Picture">
+                  <wp:docPr id="1844918548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574464638" name="Picture"/>
+                          <pic:cNvPr id="1844918548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858236457" name="Picture">
+                  <wp:docPr id="578080600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858236457" name="Picture"/>
+                          <pic:cNvPr id="578080600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877230345" name="Picture">
+                  <wp:docPr id="1863548850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877230345" name="Picture"/>
+                          <pic:cNvPr id="1863548850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030106261" name="Picture">
+                        <wp:docPr id="1829338340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030106261" name="Picture"/>
+                                <pic:cNvPr id="1829338340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380902997" name="Picture">
+                        <wp:docPr id="722344772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380902997" name="Picture"/>
+                                <pic:cNvPr id="722344772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120781659" name="Picture">
+                        <wp:docPr id="1283881460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120781659" name="Picture"/>
+                                <pic:cNvPr id="1283881460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323148711" name="Picture">
+                        <wp:docPr id="1616776135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323148711" name="Picture"/>
+                                <pic:cNvPr id="1616776135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659275718" name="Picture">
+                        <wp:docPr id="1958216472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659275718" name="Picture"/>
+                                <pic:cNvPr id="1958216472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666938083" name="Picture">
+                        <wp:docPr id="1780588438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666938083" name="Picture"/>
+                                <pic:cNvPr id="1780588438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476635348" name="Picture">
+                        <wp:docPr id="1730630353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476635348" name="Picture"/>
+                                <pic:cNvPr id="1730630353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544114049" name="Picture">
+                        <wp:docPr id="1358987408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544114049" name="Picture"/>
+                                <pic:cNvPr id="1358987408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971175538" name="Picture">
+                        <wp:docPr id="487950775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971175538" name="Picture"/>
+                                <pic:cNvPr id="487950775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516870952" name="Picture">
+                        <wp:docPr id="1232563316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516870952" name="Picture"/>
+                                <pic:cNvPr id="1232563316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233062066" name="Picture">
+                        <wp:docPr id="1092716236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233062066" name="Picture"/>
+                                <pic:cNvPr id="1092716236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076086028" name="Picture">
+                        <wp:docPr id="1071565815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076086028" name="Picture"/>
+                                <pic:cNvPr id="1071565815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878690425" name="Picture">
+                        <wp:docPr id="2120912003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878690425" name="Picture"/>
+                                <pic:cNvPr id="2120912003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737412014" name="Picture">
+                        <wp:docPr id="1599632614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737412014" name="Picture"/>
+                                <pic:cNvPr id="1599632614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351850712" name="Picture">
+                        <wp:docPr id="1372612554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351850712" name="Picture"/>
+                                <pic:cNvPr id="1372612554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668725843" name="Picture">
+                  <wp:docPr id="492990059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668725843" name="Picture"/>
+                          <pic:cNvPr id="492990059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948877691" name="Picture">
+                  <wp:docPr id="389902837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948877691" name="Picture"/>
+                          <pic:cNvPr id="389902837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155936420" name="Picture">
+                  <wp:docPr id="2091542059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155936420" name="Picture"/>
+                          <pic:cNvPr id="2091542059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127399908" name="Picture">
+                  <wp:docPr id="814646663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127399908" name="Picture"/>
+                          <pic:cNvPr id="814646663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363489458" name="Picture">
+                  <wp:docPr id="335453744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363489458" name="Picture"/>
+                          <pic:cNvPr id="335453744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477700591" name="Picture">
+                  <wp:docPr id="1690846846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477700591" name="Picture"/>
+                          <pic:cNvPr id="1690846846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773202590" name="Picture">
+                        <wp:docPr id="537379083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773202590" name="Picture"/>
+                                <pic:cNvPr id="537379083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627386440" name="Picture">
+                  <wp:docPr id="1827171052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627386440" name="Picture"/>
+                          <pic:cNvPr id="1827171052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830460027" name="Picture">
+                  <wp:docPr id="663220406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830460027" name="Picture"/>
+                          <pic:cNvPr id="663220406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606749910" name="Picture">
+                  <wp:docPr id="957772500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606749910" name="Picture"/>
+                          <pic:cNvPr id="957772500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475311348" name="Picture">
+                  <wp:docPr id="628755923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475311348" name="Picture"/>
+                          <pic:cNvPr id="628755923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88508221" name="Picture">
+                  <wp:docPr id="1523830073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88508221" name="Picture"/>
+                          <pic:cNvPr id="1523830073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025165098" name="Picture">
+                  <wp:docPr id="610077846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025165098" name="Picture"/>
+                          <pic:cNvPr id="610077846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894484402" name="Picture">
+                        <wp:docPr id="1808764603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894484402" name="Picture"/>
+                                <pic:cNvPr id="1808764603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452438344" name="Picture">
+                        <wp:docPr id="1209513005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452438344" name="Picture"/>
+                                <pic:cNvPr id="1209513005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712319239" name="Picture">
+                  <wp:docPr id="1597657538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712319239" name="Picture"/>
+                          <pic:cNvPr id="1597657538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129569150" name="Picture">
+                  <wp:docPr id="1414003234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129569150" name="Picture"/>
+                          <pic:cNvPr id="1414003234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646393841" name="Picture">
+                  <wp:docPr id="1639670887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646393841" name="Picture"/>
+                          <pic:cNvPr id="1639670887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574327212" name="Picture">
+                  <wp:docPr id="480718473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574327212" name="Picture"/>
+                          <pic:cNvPr id="480718473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637696701" name="Picture">
+                  <wp:docPr id="637539764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637696701" name="Picture"/>
+                          <pic:cNvPr id="637539764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348518824" name="Picture">
+                  <wp:docPr id="1437828681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348518824" name="Picture"/>
+                          <pic:cNvPr id="1437828681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655979519" name="Picture">
+                        <wp:docPr id="1395067249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655979519" name="Picture"/>
+                                <pic:cNvPr id="1395067249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874499970" name="Picture">
+                  <wp:docPr id="443501714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874499970" name="Picture"/>
+                          <pic:cNvPr id="443501714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166605134" name="Picture">
+                  <wp:docPr id="759637061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166605134" name="Picture"/>
+                          <pic:cNvPr id="759637061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227821775" name="Picture">
+                  <wp:docPr id="161253975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227821775" name="Picture"/>
+                          <pic:cNvPr id="161253975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18253090" name="Picture">
+                  <wp:docPr id="1119112221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18253090" name="Picture"/>
+                          <pic:cNvPr id="1119112221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847992282" name="Picture">
+                  <wp:docPr id="923512515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847992282" name="Picture"/>
+                          <pic:cNvPr id="923512515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722440604" name="Picture">
+                  <wp:docPr id="666787690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722440604" name="Picture"/>
+                          <pic:cNvPr id="666787690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567228656" name="Picture">
+                        <wp:docPr id="661902438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567228656" name="Picture"/>
+                                <pic:cNvPr id="661902438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871385750" name="Picture">
+                  <wp:docPr id="1218075636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871385750" name="Picture"/>
+                          <pic:cNvPr id="1218075636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660679701" name="Picture">
+                  <wp:docPr id="1903392357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660679701" name="Picture"/>
+                          <pic:cNvPr id="1903392357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306522916" name="Picture">
+                  <wp:docPr id="531217988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306522916" name="Picture"/>
+                          <pic:cNvPr id="531217988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180420601" name="Picture">
+                  <wp:docPr id="717464995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180420601" name="Picture"/>
+                          <pic:cNvPr id="717464995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085353301" name="Picture">
+                  <wp:docPr id="1449009285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085353301" name="Picture"/>
+                          <pic:cNvPr id="1449009285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850929748" name="Picture">
+                  <wp:docPr id="163878506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850929748" name="Picture"/>
+                          <pic:cNvPr id="163878506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982289969" name="Picture">
+                  <wp:docPr id="1374190593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982289969" name="Picture"/>
+                          <pic:cNvPr id="1374190593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410724216" name="Picture">
+                  <wp:docPr id="748782794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410724216" name="Picture"/>
+                          <pic:cNvPr id="748782794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125407766" name="Picture">
+                  <wp:docPr id="427238023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125407766" name="Picture"/>
+                          <pic:cNvPr id="427238023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43584,50 +43584,366 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité principale</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3797647" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3797647</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MECAVELEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3797578" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3797578</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEVERS Marcel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -43774,51 +44090,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44306,50 +44622,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>