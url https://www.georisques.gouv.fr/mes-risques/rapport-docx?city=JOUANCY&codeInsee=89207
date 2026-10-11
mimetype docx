--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092475579" name="Picture">
+                  <wp:docPr id="408917609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092475579" name="Picture"/>
+                          <pic:cNvPr id="408917609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440440225" name="Picture">
+                  <wp:docPr id="1482130552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440440225" name="Picture"/>
+                          <pic:cNvPr id="1482130552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169192907" name="Picture">
+                        <wp:docPr id="767785669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169192907" name="Picture"/>
+                                <pic:cNvPr id="767785669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057117619" name="Picture">
+                  <wp:docPr id="1038274649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057117619" name="Picture"/>
+                          <pic:cNvPr id="1038274649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532694796" name="Picture">
+                  <wp:docPr id="629483599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532694796" name="Picture"/>
+                          <pic:cNvPr id="629483599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627409258" name="Picture">
+                  <wp:docPr id="2123838109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627409258" name="Picture"/>
+                          <pic:cNvPr id="2123838109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106973125" name="Picture">
+                  <wp:docPr id="685608574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106973125" name="Picture"/>
+                          <pic:cNvPr id="685608574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730645644" name="Picture">
+                  <wp:docPr id="318706610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730645644" name="Picture"/>
+                          <pic:cNvPr id="318706610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261978036" name="Picture">
+                        <wp:docPr id="2051179095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261978036" name="Picture"/>
+                                <pic:cNvPr id="2051179095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248905996" name="Picture">
+                        <wp:docPr id="1805617252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248905996" name="Picture"/>
+                                <pic:cNvPr id="1805617252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872933910" name="Picture">
+                        <wp:docPr id="504160835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872933910" name="Picture"/>
+                                <pic:cNvPr id="504160835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282903616" name="Picture">
+                        <wp:docPr id="1044022884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282903616" name="Picture"/>
+                                <pic:cNvPr id="1044022884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748959484" name="Picture">
+                        <wp:docPr id="1311182016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748959484" name="Picture"/>
+                                <pic:cNvPr id="1311182016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121372633" name="Picture">
+                        <wp:docPr id="1433363869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121372633" name="Picture"/>
+                                <pic:cNvPr id="1433363869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718092385" name="Picture">
+                        <wp:docPr id="1094854277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718092385" name="Picture"/>
+                                <pic:cNvPr id="1094854277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834706498" name="Picture">
+                        <wp:docPr id="1984182891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834706498" name="Picture"/>
+                                <pic:cNvPr id="1984182891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988811190" name="Picture">
+                        <wp:docPr id="675790252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988811190" name="Picture"/>
+                                <pic:cNvPr id="675790252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583115898" name="Picture">
+                        <wp:docPr id="1045413052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583115898" name="Picture"/>
+                                <pic:cNvPr id="1045413052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371474328" name="Picture">
+                        <wp:docPr id="659412437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371474328" name="Picture"/>
+                                <pic:cNvPr id="659412437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935755738" name="Picture">
+                        <wp:docPr id="1541611639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935755738" name="Picture"/>
+                                <pic:cNvPr id="1541611639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718174290" name="Picture">
+                        <wp:docPr id="1345651572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718174290" name="Picture"/>
+                                <pic:cNvPr id="1345651572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363312240" name="Picture">
+                        <wp:docPr id="755831015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363312240" name="Picture"/>
+                                <pic:cNvPr id="755831015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522893948" name="Picture">
+                        <wp:docPr id="1413175248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522893948" name="Picture"/>
+                                <pic:cNvPr id="1413175248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682472262" name="Picture">
+                  <wp:docPr id="664508933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682472262" name="Picture"/>
+                          <pic:cNvPr id="664508933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376308995" name="Picture">
+                  <wp:docPr id="568178920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376308995" name="Picture"/>
+                          <pic:cNvPr id="568178920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612317578" name="Picture">
+                  <wp:docPr id="698468704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612317578" name="Picture"/>
+                          <pic:cNvPr id="698468704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836779130" name="Picture">
+                  <wp:docPr id="606257318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836779130" name="Picture"/>
+                          <pic:cNvPr id="606257318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528898566" name="Picture">
+                  <wp:docPr id="1647698035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528898566" name="Picture"/>
+                          <pic:cNvPr id="1647698035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751067331" name="Picture">
+                  <wp:docPr id="1715499486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751067331" name="Picture"/>
+                          <pic:cNvPr id="1715499486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806899309" name="Picture">
+                        <wp:docPr id="36037037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806899309" name="Picture"/>
+                                <pic:cNvPr id="36037037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166952488" name="Picture">
+                  <wp:docPr id="1026237725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166952488" name="Picture"/>
+                          <pic:cNvPr id="1026237725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943761747" name="Picture">
+                  <wp:docPr id="1264801214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943761747" name="Picture"/>
+                          <pic:cNvPr id="1264801214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14187829" name="Picture">
+                  <wp:docPr id="1726414326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14187829" name="Picture"/>
+                          <pic:cNvPr id="1726414326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806645254" name="Picture">
+                  <wp:docPr id="433222788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806645254" name="Picture"/>
+                          <pic:cNvPr id="433222788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268065636" name="Picture">
+                  <wp:docPr id="1046421954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268065636" name="Picture"/>
+                          <pic:cNvPr id="1046421954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003143014" name="Picture">
+                  <wp:docPr id="297356363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003143014" name="Picture"/>
+                          <pic:cNvPr id="297356363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6281791" name="Picture">
+                        <wp:docPr id="1564316338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6281791" name="Picture"/>
+                                <pic:cNvPr id="1564316338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146598959" name="Picture">
+                  <wp:docPr id="1655288351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146598959" name="Picture"/>
+                          <pic:cNvPr id="1655288351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689431546" name="Picture">
+                  <wp:docPr id="82962971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689431546" name="Picture"/>
+                          <pic:cNvPr id="82962971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083331760" name="Picture">
+                  <wp:docPr id="658440386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083331760" name="Picture"/>
+                          <pic:cNvPr id="658440386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724323095" name="Picture">
+                  <wp:docPr id="215450472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724323095" name="Picture"/>
+                          <pic:cNvPr id="215450472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17885021" name="Picture">
+                  <wp:docPr id="1901519141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17885021" name="Picture"/>
+                          <pic:cNvPr id="1901519141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405543954" name="Picture">
+                  <wp:docPr id="206870169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405543954" name="Picture"/>
+                          <pic:cNvPr id="206870169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869481527" name="Picture">
+                        <wp:docPr id="506051067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869481527" name="Picture"/>
+                                <pic:cNvPr id="506051067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897989383" name="Picture">
+                  <wp:docPr id="1140603668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897989383" name="Picture"/>
+                          <pic:cNvPr id="1140603668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874264485" name="Picture">
+                  <wp:docPr id="2108447754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874264485" name="Picture"/>
+                          <pic:cNvPr id="2108447754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727503023" name="Picture">
+                  <wp:docPr id="773444645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727503023" name="Picture"/>
+                          <pic:cNvPr id="773444645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010677097" name="Picture">
+                  <wp:docPr id="2091873477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010677097" name="Picture"/>
+                          <pic:cNvPr id="2091873477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766399060" name="Picture">
+                  <wp:docPr id="1677470550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766399060" name="Picture"/>
+                          <pic:cNvPr id="1677470550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610099322" name="Picture">
+                  <wp:docPr id="61109232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610099322" name="Picture"/>
+                          <pic:cNvPr id="61109232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236849491" name="Picture">
+                  <wp:docPr id="1859683403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236849491" name="Picture"/>
+                          <pic:cNvPr id="1859683403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411833571" name="Picture">
+                  <wp:docPr id="1038047198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411833571" name="Picture"/>
+                          <pic:cNvPr id="1038047198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098780140" name="Picture">
+                  <wp:docPr id="1452108014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098780140" name="Picture"/>
+                          <pic:cNvPr id="1452108014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488937416" name="Picture">
+                        <wp:docPr id="1005705210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488937416" name="Picture"/>
+                                <pic:cNvPr id="1005705210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772029534" name="Picture">
+                  <wp:docPr id="101057138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772029534" name="Picture"/>
+                          <pic:cNvPr id="101057138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972289299" name="Picture">
+                  <wp:docPr id="1254334304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972289299" name="Picture"/>
+                          <pic:cNvPr id="1254334304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33661790" name="Picture">
+                  <wp:docPr id="1291446943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33661790" name="Picture"/>
+                          <pic:cNvPr id="1291446943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569508485" name="Picture">
+                  <wp:docPr id="1985492081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569508485" name="Picture"/>
+                          <pic:cNvPr id="1985492081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201307249" name="Picture">
+                  <wp:docPr id="1175685964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201307249" name="Picture"/>
+                          <pic:cNvPr id="1175685964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079044834" name="Picture">
+                  <wp:docPr id="1284362093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079044834" name="Picture"/>
+                          <pic:cNvPr id="1284362093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237684769" name="Picture">
+                        <wp:docPr id="613693185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237684769" name="Picture"/>
+                                <pic:cNvPr id="613693185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240085756" name="Picture">
+                  <wp:docPr id="113275481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240085756" name="Picture"/>
+                          <pic:cNvPr id="113275481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980985003" name="Picture">
+                  <wp:docPr id="1670996598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980985003" name="Picture"/>
+                          <pic:cNvPr id="1670996598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760494445" name="Picture">
+                  <wp:docPr id="473056749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760494445" name="Picture"/>
+                          <pic:cNvPr id="473056749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>