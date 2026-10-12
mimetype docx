--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408917609" name="Picture">
+                  <wp:docPr id="952887407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408917609" name="Picture"/>
+                          <pic:cNvPr id="952887407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482130552" name="Picture">
+                  <wp:docPr id="1380349244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482130552" name="Picture"/>
+                          <pic:cNvPr id="1380349244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767785669" name="Picture">
+                        <wp:docPr id="1685822525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767785669" name="Picture"/>
+                                <pic:cNvPr id="1685822525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038274649" name="Picture">
+                  <wp:docPr id="806054176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038274649" name="Picture"/>
+                          <pic:cNvPr id="806054176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629483599" name="Picture">
+                  <wp:docPr id="1668921112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629483599" name="Picture"/>
+                          <pic:cNvPr id="1668921112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123838109" name="Picture">
+                  <wp:docPr id="1913133023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123838109" name="Picture"/>
+                          <pic:cNvPr id="1913133023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685608574" name="Picture">
+                  <wp:docPr id="1861868933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685608574" name="Picture"/>
+                          <pic:cNvPr id="1861868933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318706610" name="Picture">
+                  <wp:docPr id="1978210028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318706610" name="Picture"/>
+                          <pic:cNvPr id="1978210028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051179095" name="Picture">
+                        <wp:docPr id="438077909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051179095" name="Picture"/>
+                                <pic:cNvPr id="438077909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805617252" name="Picture">
+                        <wp:docPr id="475438662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805617252" name="Picture"/>
+                                <pic:cNvPr id="475438662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504160835" name="Picture">
+                        <wp:docPr id="2053003804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504160835" name="Picture"/>
+                                <pic:cNvPr id="2053003804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044022884" name="Picture">
+                        <wp:docPr id="1270449790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044022884" name="Picture"/>
+                                <pic:cNvPr id="1270449790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311182016" name="Picture">
+                        <wp:docPr id="54208673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311182016" name="Picture"/>
+                                <pic:cNvPr id="54208673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433363869" name="Picture">
+                        <wp:docPr id="1013073682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433363869" name="Picture"/>
+                                <pic:cNvPr id="1013073682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094854277" name="Picture">
+                        <wp:docPr id="1036925504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094854277" name="Picture"/>
+                                <pic:cNvPr id="1036925504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984182891" name="Picture">
+                        <wp:docPr id="888829290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984182891" name="Picture"/>
+                                <pic:cNvPr id="888829290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675790252" name="Picture">
+                        <wp:docPr id="672041852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675790252" name="Picture"/>
+                                <pic:cNvPr id="672041852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045413052" name="Picture">
+                        <wp:docPr id="1649085874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045413052" name="Picture"/>
+                                <pic:cNvPr id="1649085874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659412437" name="Picture">
+                        <wp:docPr id="1899203247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659412437" name="Picture"/>
+                                <pic:cNvPr id="1899203247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541611639" name="Picture">
+                        <wp:docPr id="1341025216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541611639" name="Picture"/>
+                                <pic:cNvPr id="1341025216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345651572" name="Picture">
+                        <wp:docPr id="437381025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345651572" name="Picture"/>
+                                <pic:cNvPr id="437381025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755831015" name="Picture">
+                        <wp:docPr id="377675879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755831015" name="Picture"/>
+                                <pic:cNvPr id="377675879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413175248" name="Picture">
+                        <wp:docPr id="1402097109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413175248" name="Picture"/>
+                                <pic:cNvPr id="1402097109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664508933" name="Picture">
+                  <wp:docPr id="824584255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664508933" name="Picture"/>
+                          <pic:cNvPr id="824584255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568178920" name="Picture">
+                  <wp:docPr id="314639543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568178920" name="Picture"/>
+                          <pic:cNvPr id="314639543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698468704" name="Picture">
+                  <wp:docPr id="429348661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698468704" name="Picture"/>
+                          <pic:cNvPr id="429348661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606257318" name="Picture">
+                  <wp:docPr id="240641507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606257318" name="Picture"/>
+                          <pic:cNvPr id="240641507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647698035" name="Picture">
+                  <wp:docPr id="2086919525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647698035" name="Picture"/>
+                          <pic:cNvPr id="2086919525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715499486" name="Picture">
+                  <wp:docPr id="758856338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715499486" name="Picture"/>
+                          <pic:cNvPr id="758856338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36037037" name="Picture">
+                        <wp:docPr id="1022971089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36037037" name="Picture"/>
+                                <pic:cNvPr id="1022971089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026237725" name="Picture">
+                  <wp:docPr id="308370472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026237725" name="Picture"/>
+                          <pic:cNvPr id="308370472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264801214" name="Picture">
+                  <wp:docPr id="804005013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264801214" name="Picture"/>
+                          <pic:cNvPr id="804005013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726414326" name="Picture">
+                  <wp:docPr id="1493531261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726414326" name="Picture"/>
+                          <pic:cNvPr id="1493531261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433222788" name="Picture">
+                  <wp:docPr id="452693502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433222788" name="Picture"/>
+                          <pic:cNvPr id="452693502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046421954" name="Picture">
+                  <wp:docPr id="208527612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046421954" name="Picture"/>
+                          <pic:cNvPr id="208527612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297356363" name="Picture">
+                  <wp:docPr id="449873886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297356363" name="Picture"/>
+                          <pic:cNvPr id="449873886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564316338" name="Picture">
+                        <wp:docPr id="920172722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564316338" name="Picture"/>
+                                <pic:cNvPr id="920172722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655288351" name="Picture">
+                  <wp:docPr id="2008711988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655288351" name="Picture"/>
+                          <pic:cNvPr id="2008711988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82962971" name="Picture">
+                  <wp:docPr id="1888114959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82962971" name="Picture"/>
+                          <pic:cNvPr id="1888114959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658440386" name="Picture">
+                  <wp:docPr id="1163730067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658440386" name="Picture"/>
+                          <pic:cNvPr id="1163730067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215450472" name="Picture">
+                  <wp:docPr id="297351708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215450472" name="Picture"/>
+                          <pic:cNvPr id="297351708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901519141" name="Picture">
+                  <wp:docPr id="1963283670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901519141" name="Picture"/>
+                          <pic:cNvPr id="1963283670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206870169" name="Picture">
+                  <wp:docPr id="1426417315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206870169" name="Picture"/>
+                          <pic:cNvPr id="1426417315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506051067" name="Picture">
+                        <wp:docPr id="920052438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506051067" name="Picture"/>
+                                <pic:cNvPr id="920052438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140603668" name="Picture">
+                  <wp:docPr id="541009053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140603668" name="Picture"/>
+                          <pic:cNvPr id="541009053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108447754" name="Picture">
+                  <wp:docPr id="755131895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108447754" name="Picture"/>
+                          <pic:cNvPr id="755131895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773444645" name="Picture">
+                  <wp:docPr id="751039187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773444645" name="Picture"/>
+                          <pic:cNvPr id="751039187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091873477" name="Picture">
+                  <wp:docPr id="802304065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091873477" name="Picture"/>
+                          <pic:cNvPr id="802304065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677470550" name="Picture">
+                  <wp:docPr id="297911697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677470550" name="Picture"/>
+                          <pic:cNvPr id="297911697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61109232" name="Picture">
+                  <wp:docPr id="581433360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61109232" name="Picture"/>
+                          <pic:cNvPr id="581433360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859683403" name="Picture">
+                  <wp:docPr id="2116578316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859683403" name="Picture"/>
+                          <pic:cNvPr id="2116578316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038047198" name="Picture">
+                  <wp:docPr id="1877205912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038047198" name="Picture"/>
+                          <pic:cNvPr id="1877205912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452108014" name="Picture">
+                  <wp:docPr id="878026373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452108014" name="Picture"/>
+                          <pic:cNvPr id="878026373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005705210" name="Picture">
+                        <wp:docPr id="1240807251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005705210" name="Picture"/>
+                                <pic:cNvPr id="1240807251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101057138" name="Picture">
+                  <wp:docPr id="1372334430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101057138" name="Picture"/>
+                          <pic:cNvPr id="1372334430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254334304" name="Picture">
+                  <wp:docPr id="1202038839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254334304" name="Picture"/>
+                          <pic:cNvPr id="1202038839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291446943" name="Picture">
+                  <wp:docPr id="606133513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291446943" name="Picture"/>
+                          <pic:cNvPr id="606133513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985492081" name="Picture">
+                  <wp:docPr id="27535574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985492081" name="Picture"/>
+                          <pic:cNvPr id="27535574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175685964" name="Picture">
+                  <wp:docPr id="1320789697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175685964" name="Picture"/>
+                          <pic:cNvPr id="1320789697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284362093" name="Picture">
+                  <wp:docPr id="1369838371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284362093" name="Picture"/>
+                          <pic:cNvPr id="1369838371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613693185" name="Picture">
+                        <wp:docPr id="1743657362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613693185" name="Picture"/>
+                                <pic:cNvPr id="1743657362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113275481" name="Picture">
+                  <wp:docPr id="112206151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113275481" name="Picture"/>
+                          <pic:cNvPr id="112206151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670996598" name="Picture">
+                  <wp:docPr id="89796625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670996598" name="Picture"/>
+                          <pic:cNvPr id="89796625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473056749" name="Picture">
+                  <wp:docPr id="1008414396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473056749" name="Picture"/>
+                          <pic:cNvPr id="1008414396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>