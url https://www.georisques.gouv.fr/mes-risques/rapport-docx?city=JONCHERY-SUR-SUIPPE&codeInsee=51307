--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117247723" name="Picture">
+                  <wp:docPr id="1064279933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117247723" name="Picture"/>
+                          <pic:cNvPr id="1064279933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147088918" name="Picture">
+                  <wp:docPr id="1296837908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147088918" name="Picture"/>
+                          <pic:cNvPr id="1296837908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816260235" name="Picture">
+                        <wp:docPr id="394357069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816260235" name="Picture"/>
+                                <pic:cNvPr id="394357069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612147787" name="Picture">
+                  <wp:docPr id="339041505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612147787" name="Picture"/>
+                          <pic:cNvPr id="339041505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13858484" name="Picture">
+                  <wp:docPr id="1488229637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13858484" name="Picture"/>
+                          <pic:cNvPr id="1488229637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557926076" name="Picture">
+                  <wp:docPr id="354820943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557926076" name="Picture"/>
+                          <pic:cNvPr id="354820943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094645705" name="Picture">
+                  <wp:docPr id="1248444558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094645705" name="Picture"/>
+                          <pic:cNvPr id="1248444558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565155397" name="Picture">
+                  <wp:docPr id="1115811856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565155397" name="Picture"/>
+                          <pic:cNvPr id="1115811856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264586139" name="Picture">
+                        <wp:docPr id="496053113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264586139" name="Picture"/>
+                                <pic:cNvPr id="496053113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96952505" name="Picture">
+                        <wp:docPr id="881246667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96952505" name="Picture"/>
+                                <pic:cNvPr id="881246667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709075607" name="Picture">
+                        <wp:docPr id="720792427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709075607" name="Picture"/>
+                                <pic:cNvPr id="720792427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344897575" name="Picture">
+                        <wp:docPr id="1925120822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344897575" name="Picture"/>
+                                <pic:cNvPr id="1925120822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616779824" name="Picture">
+                        <wp:docPr id="1115863029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616779824" name="Picture"/>
+                                <pic:cNvPr id="1115863029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225270950" name="Picture">
+                        <wp:docPr id="1629605712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225270950" name="Picture"/>
+                                <pic:cNvPr id="1629605712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886342145" name="Picture">
+                        <wp:docPr id="737159337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886342145" name="Picture"/>
+                                <pic:cNvPr id="737159337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346187443" name="Picture">
+                        <wp:docPr id="1806903285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346187443" name="Picture"/>
+                                <pic:cNvPr id="1806903285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015687473" name="Picture">
+                        <wp:docPr id="1592613782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015687473" name="Picture"/>
+                                <pic:cNvPr id="1592613782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202762245" name="Picture">
+                        <wp:docPr id="909819808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202762245" name="Picture"/>
+                                <pic:cNvPr id="909819808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429475844" name="Picture">
+                        <wp:docPr id="596484862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429475844" name="Picture"/>
+                                <pic:cNvPr id="596484862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932777090" name="Picture">
+                        <wp:docPr id="281594303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932777090" name="Picture"/>
+                                <pic:cNvPr id="281594303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800967008" name="Picture">
+                        <wp:docPr id="1403700480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800967008" name="Picture"/>
+                                <pic:cNvPr id="1403700480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981023547" name="Picture">
+                        <wp:docPr id="335322945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981023547" name="Picture"/>
+                                <pic:cNvPr id="335322945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517181820" name="Picture">
+                        <wp:docPr id="2048008487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517181820" name="Picture"/>
+                                <pic:cNvPr id="2048008487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457542325" name="Picture">
+                  <wp:docPr id="762119771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457542325" name="Picture"/>
+                          <pic:cNvPr id="762119771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438509951" name="Picture">
+                  <wp:docPr id="2057315783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438509951" name="Picture"/>
+                          <pic:cNvPr id="2057315783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059764605" name="Picture">
+                  <wp:docPr id="31166079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059764605" name="Picture"/>
+                          <pic:cNvPr id="31166079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510991635" name="Picture">
+                  <wp:docPr id="1736777958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510991635" name="Picture"/>
+                          <pic:cNvPr id="1736777958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316283816" name="Picture">
+                  <wp:docPr id="1977951636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316283816" name="Picture"/>
+                          <pic:cNvPr id="1977951636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593270440" name="Picture">
+                  <wp:docPr id="71562531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593270440" name="Picture"/>
+                          <pic:cNvPr id="71562531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248541029" name="Picture">
+                        <wp:docPr id="884677151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248541029" name="Picture"/>
+                                <pic:cNvPr id="884677151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088383030" name="Picture">
+                  <wp:docPr id="666366556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088383030" name="Picture"/>
+                          <pic:cNvPr id="666366556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429471452" name="Picture">
+                  <wp:docPr id="2097441667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429471452" name="Picture"/>
+                          <pic:cNvPr id="2097441667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174911758" name="Picture">
+                  <wp:docPr id="285470174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174911758" name="Picture"/>
+                          <pic:cNvPr id="285470174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331199061" name="Picture">
+                  <wp:docPr id="1603584774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331199061" name="Picture"/>
+                          <pic:cNvPr id="1603584774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876365656" name="Picture">
+                  <wp:docPr id="817542222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876365656" name="Picture"/>
+                          <pic:cNvPr id="817542222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883127793" name="Picture">
+                  <wp:docPr id="195543636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883127793" name="Picture"/>
+                          <pic:cNvPr id="195543636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564088737" name="Picture">
+                        <wp:docPr id="552759674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564088737" name="Picture"/>
+                                <pic:cNvPr id="552759674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409826562" name="Picture">
+                  <wp:docPr id="1797128523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409826562" name="Picture"/>
+                          <pic:cNvPr id="1797128523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976551103" name="Picture">
+                  <wp:docPr id="1095787280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976551103" name="Picture"/>
+                          <pic:cNvPr id="1095787280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713609164" name="Picture">
+                  <wp:docPr id="1837971227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713609164" name="Picture"/>
+                          <pic:cNvPr id="1837971227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981959392" name="Picture">
+                  <wp:docPr id="990454060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981959392" name="Picture"/>
+                          <pic:cNvPr id="990454060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503457412" name="Picture">
+                  <wp:docPr id="527111450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503457412" name="Picture"/>
+                          <pic:cNvPr id="527111450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064414952" name="Picture">
+                  <wp:docPr id="547883224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064414952" name="Picture"/>
+                          <pic:cNvPr id="547883224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561990557" name="Picture">
+                        <wp:docPr id="2115172089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561990557" name="Picture"/>
+                                <pic:cNvPr id="2115172089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644138319" name="Picture">
+                  <wp:docPr id="1863385538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644138319" name="Picture"/>
+                          <pic:cNvPr id="1863385538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281401989" name="Picture">
+                  <wp:docPr id="1351922848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281401989" name="Picture"/>
+                          <pic:cNvPr id="1351922848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387460407" name="Picture">
+                  <wp:docPr id="970470773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387460407" name="Picture"/>
+                          <pic:cNvPr id="970470773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096894840" name="Picture">
+                  <wp:docPr id="675064759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096894840" name="Picture"/>
+                          <pic:cNvPr id="675064759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141330781" name="Picture">
+                  <wp:docPr id="1568156580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141330781" name="Picture"/>
+                          <pic:cNvPr id="1568156580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590390002" name="Picture">
+                  <wp:docPr id="636735203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590390002" name="Picture"/>
+                          <pic:cNvPr id="636735203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253223037" name="Picture">
+                  <wp:docPr id="589099298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253223037" name="Picture"/>
+                          <pic:cNvPr id="589099298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228307063" name="Picture">
+                  <wp:docPr id="1245370682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228307063" name="Picture"/>
+                          <pic:cNvPr id="1245370682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042220685" name="Picture">
+                  <wp:docPr id="291896344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042220685" name="Picture"/>
+                          <pic:cNvPr id="291896344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342540769" name="Picture">
+                        <wp:docPr id="1498979496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342540769" name="Picture"/>
+                                <pic:cNvPr id="1498979496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737426132" name="Picture">
+                  <wp:docPr id="1742941863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737426132" name="Picture"/>
+                          <pic:cNvPr id="1742941863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398636202" name="Picture">
+                  <wp:docPr id="974435424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398636202" name="Picture"/>
+                          <pic:cNvPr id="974435424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845522207" name="Picture">
+                  <wp:docPr id="1545580801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845522207" name="Picture"/>
+                          <pic:cNvPr id="1545580801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143943019" name="Picture">
+                  <wp:docPr id="1041688141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143943019" name="Picture"/>
+                          <pic:cNvPr id="1041688141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896224627" name="Picture">
+                  <wp:docPr id="732697674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896224627" name="Picture"/>
+                          <pic:cNvPr id="732697674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068710109" name="Picture">
+                  <wp:docPr id="60256518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068710109" name="Picture"/>
+                          <pic:cNvPr id="60256518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180484934" name="Picture">
+                        <wp:docPr id="1496212294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180484934" name="Picture"/>
+                                <pic:cNvPr id="1496212294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392332408" name="Picture">
+                  <wp:docPr id="920354009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392332408" name="Picture"/>
+                          <pic:cNvPr id="920354009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508415428" name="Picture">
+                  <wp:docPr id="46129056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508415428" name="Picture"/>
+                          <pic:cNvPr id="46129056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692332251" name="Picture">
+                  <wp:docPr id="1868984680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692332251" name="Picture"/>
+                          <pic:cNvPr id="1868984680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47287,57 +47287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135487082" name="Picture">
+                  <wp:docPr id="1112228912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135487082" name="Picture"/>
+                          <pic:cNvPr id="1112228912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47358,57 +47358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017497409" name="Picture">
+                  <wp:docPr id="1047904518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017497409" name="Picture"/>
+                          <pic:cNvPr id="1047904518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47772,57 +47772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795944122" name="Picture">
+                  <wp:docPr id="1648626321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795944122" name="Picture"/>
+                          <pic:cNvPr id="1648626321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>