--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476486085" name="Picture">
+                  <wp:docPr id="1116685492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476486085" name="Picture"/>
+                          <pic:cNvPr id="1116685492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444586586" name="Picture">
+                  <wp:docPr id="721405794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444586586" name="Picture"/>
+                          <pic:cNvPr id="721405794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870166967" name="Picture">
+                        <wp:docPr id="2012459586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870166967" name="Picture"/>
+                                <pic:cNvPr id="2012459586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284366189" name="Picture">
+                  <wp:docPr id="1434159637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284366189" name="Picture"/>
+                          <pic:cNvPr id="1434159637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175102257" name="Picture">
+                  <wp:docPr id="1979874981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175102257" name="Picture"/>
+                          <pic:cNvPr id="1979874981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586705584" name="Picture">
+                  <wp:docPr id="253922720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586705584" name="Picture"/>
+                          <pic:cNvPr id="253922720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911761387" name="Picture">
+                  <wp:docPr id="1312071570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911761387" name="Picture"/>
+                          <pic:cNvPr id="1312071570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693698766" name="Picture">
+                  <wp:docPr id="450035338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693698766" name="Picture"/>
+                          <pic:cNvPr id="450035338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976901890" name="Picture">
+                        <wp:docPr id="1783735403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976901890" name="Picture"/>
+                                <pic:cNvPr id="1783735403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868096733" name="Picture">
+                        <wp:docPr id="1261748542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868096733" name="Picture"/>
+                                <pic:cNvPr id="1261748542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434804258" name="Picture">
+                        <wp:docPr id="1344209786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434804258" name="Picture"/>
+                                <pic:cNvPr id="1344209786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256428806" name="Picture">
+                        <wp:docPr id="1347682593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256428806" name="Picture"/>
+                                <pic:cNvPr id="1347682593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020992484" name="Picture">
+                        <wp:docPr id="1469376768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020992484" name="Picture"/>
+                                <pic:cNvPr id="1469376768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440401166" name="Picture">
+                        <wp:docPr id="1814387196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440401166" name="Picture"/>
+                                <pic:cNvPr id="1814387196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25162061" name="Picture">
+                        <wp:docPr id="874969065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25162061" name="Picture"/>
+                                <pic:cNvPr id="874969065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718958105" name="Picture">
+                        <wp:docPr id="1937723261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718958105" name="Picture"/>
+                                <pic:cNvPr id="1937723261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913458145" name="Picture">
+                        <wp:docPr id="812026400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913458145" name="Picture"/>
+                                <pic:cNvPr id="812026400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523533365" name="Picture">
+                        <wp:docPr id="2041143575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523533365" name="Picture"/>
+                                <pic:cNvPr id="2041143575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837372786" name="Picture">
+                        <wp:docPr id="110906711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837372786" name="Picture"/>
+                                <pic:cNvPr id="110906711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440264506" name="Picture">
+                        <wp:docPr id="1889089201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440264506" name="Picture"/>
+                                <pic:cNvPr id="1889089201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952418437" name="Picture">
+                        <wp:docPr id="1475989732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952418437" name="Picture"/>
+                                <pic:cNvPr id="1475989732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820383601" name="Picture">
+                        <wp:docPr id="1696239147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820383601" name="Picture"/>
+                                <pic:cNvPr id="1696239147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023055239" name="Picture">
+                        <wp:docPr id="1182169531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023055239" name="Picture"/>
+                                <pic:cNvPr id="1182169531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722927482" name="Picture">
+                  <wp:docPr id="508149121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722927482" name="Picture"/>
+                          <pic:cNvPr id="508149121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659263745" name="Picture">
+                  <wp:docPr id="643285862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659263745" name="Picture"/>
+                          <pic:cNvPr id="643285862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234653790" name="Picture">
+                  <wp:docPr id="1511026618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234653790" name="Picture"/>
+                          <pic:cNvPr id="1511026618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521002541" name="Picture">
+                  <wp:docPr id="2085587468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521002541" name="Picture"/>
+                          <pic:cNvPr id="2085587468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062502455" name="Picture">
+                  <wp:docPr id="2047854644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062502455" name="Picture"/>
+                          <pic:cNvPr id="2047854644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203170663" name="Picture">
+                  <wp:docPr id="159935918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203170663" name="Picture"/>
+                          <pic:cNvPr id="159935918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070680389" name="Picture">
+                        <wp:docPr id="150071468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070680389" name="Picture"/>
+                                <pic:cNvPr id="150071468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33578139" name="Picture">
+                  <wp:docPr id="1039033751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33578139" name="Picture"/>
+                          <pic:cNvPr id="1039033751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317725446" name="Picture">
+                  <wp:docPr id="1956503734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317725446" name="Picture"/>
+                          <pic:cNvPr id="1956503734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065962739" name="Picture">
+                  <wp:docPr id="1932448257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065962739" name="Picture"/>
+                          <pic:cNvPr id="1932448257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439705993" name="Picture">
+                  <wp:docPr id="1302796009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439705993" name="Picture"/>
+                          <pic:cNvPr id="1302796009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115883473" name="Picture">
+                  <wp:docPr id="697916393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115883473" name="Picture"/>
+                          <pic:cNvPr id="697916393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800844676" name="Picture">
+                  <wp:docPr id="977185852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800844676" name="Picture"/>
+                          <pic:cNvPr id="977185852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497252460" name="Picture">
+                        <wp:docPr id="1648781916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497252460" name="Picture"/>
+                                <pic:cNvPr id="1648781916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273926072" name="Picture">
+                  <wp:docPr id="139176317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273926072" name="Picture"/>
+                          <pic:cNvPr id="139176317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972898179" name="Picture">
+                  <wp:docPr id="1929435866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972898179" name="Picture"/>
+                          <pic:cNvPr id="1929435866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758453632" name="Picture">
+                  <wp:docPr id="1483411725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758453632" name="Picture"/>
+                          <pic:cNvPr id="1483411725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669115597" name="Picture">
+                  <wp:docPr id="1878698571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669115597" name="Picture"/>
+                          <pic:cNvPr id="1878698571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591355780" name="Picture">
+                  <wp:docPr id="1295211677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591355780" name="Picture"/>
+                          <pic:cNvPr id="1295211677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536243183" name="Picture">
+                  <wp:docPr id="1470403187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536243183" name="Picture"/>
+                          <pic:cNvPr id="1470403187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98440929" name="Picture">
+                        <wp:docPr id="1319903445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98440929" name="Picture"/>
+                                <pic:cNvPr id="1319903445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176722991" name="Picture">
+                  <wp:docPr id="448192993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176722991" name="Picture"/>
+                          <pic:cNvPr id="448192993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674154105" name="Picture">
+                  <wp:docPr id="1345563649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674154105" name="Picture"/>
+                          <pic:cNvPr id="1345563649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383118335" name="Picture">
+                  <wp:docPr id="2134283354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383118335" name="Picture"/>
+                          <pic:cNvPr id="2134283354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744989938" name="Picture">
+                  <wp:docPr id="725074750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744989938" name="Picture"/>
+                          <pic:cNvPr id="725074750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385590975" name="Picture">
+                  <wp:docPr id="331643743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385590975" name="Picture"/>
+                          <pic:cNvPr id="331643743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392435000" name="Picture">
+                  <wp:docPr id="1516789670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392435000" name="Picture"/>
+                          <pic:cNvPr id="1516789670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402315609" name="Picture">
+                        <wp:docPr id="1885830927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402315609" name="Picture"/>
+                                <pic:cNvPr id="1885830927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37476,57 +37476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283591182" name="Picture">
+                  <wp:docPr id="168939073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283591182" name="Picture"/>
+                          <pic:cNvPr id="168939073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37565,57 +37565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360421210" name="Picture">
+                  <wp:docPr id="1103447819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360421210" name="Picture"/>
+                          <pic:cNvPr id="1103447819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38209,57 +38209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741242162" name="Picture">
+                  <wp:docPr id="2102210594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741242162" name="Picture"/>
+                          <pic:cNvPr id="2102210594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39207,57 +39207,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842603666" name="Picture">
+                  <wp:docPr id="577057252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842603666" name="Picture"/>
+                          <pic:cNvPr id="577057252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39310,57 +39310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081784940" name="Picture">
+                  <wp:docPr id="387188866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081784940" name="Picture"/>
+                          <pic:cNvPr id="387188866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40686,57 +40686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283108746" name="Picture">
+                  <wp:docPr id="2090852784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283108746" name="Picture"/>
+                          <pic:cNvPr id="2090852784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42822,57 +42822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105126821" name="Picture">
+                  <wp:docPr id="1738971354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105126821" name="Picture"/>
+                          <pic:cNvPr id="1738971354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42893,57 +42893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960926446" name="Picture">
+                  <wp:docPr id="1776662521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960926446" name="Picture"/>
+                          <pic:cNvPr id="1776662521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43307,57 +43307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149778292" name="Picture">
+                  <wp:docPr id="88326032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149778292" name="Picture"/>
+                          <pic:cNvPr id="88326032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>