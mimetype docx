--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466281853" name="Picture">
+                  <wp:docPr id="271642238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466281853" name="Picture"/>
+                          <pic:cNvPr id="271642238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442183288" name="Picture">
+                  <wp:docPr id="1730177132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442183288" name="Picture"/>
+                          <pic:cNvPr id="1730177132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968280454" name="Picture">
+                        <wp:docPr id="1195397461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968280454" name="Picture"/>
+                                <pic:cNvPr id="1195397461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802488871" name="Picture">
+                  <wp:docPr id="1540501539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802488871" name="Picture"/>
+                          <pic:cNvPr id="1540501539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141860321" name="Picture">
+                  <wp:docPr id="526330001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141860321" name="Picture"/>
+                          <pic:cNvPr id="526330001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196373553" name="Picture">
+                  <wp:docPr id="1421318567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196373553" name="Picture"/>
+                          <pic:cNvPr id="1421318567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020247482" name="Picture">
+                  <wp:docPr id="353853717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020247482" name="Picture"/>
+                          <pic:cNvPr id="353853717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316480592" name="Picture">
+                  <wp:docPr id="1386844474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316480592" name="Picture"/>
+                          <pic:cNvPr id="1386844474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926939930" name="Picture">
+                        <wp:docPr id="1931212883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926939930" name="Picture"/>
+                                <pic:cNvPr id="1931212883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788052837" name="Picture">
+                        <wp:docPr id="513874866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788052837" name="Picture"/>
+                                <pic:cNvPr id="513874866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697346206" name="Picture">
+                        <wp:docPr id="1542843738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697346206" name="Picture"/>
+                                <pic:cNvPr id="1542843738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644187665" name="Picture">
+                        <wp:docPr id="1059388292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644187665" name="Picture"/>
+                                <pic:cNvPr id="1059388292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899622899" name="Picture">
+                        <wp:docPr id="380420202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899622899" name="Picture"/>
+                                <pic:cNvPr id="380420202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356029789" name="Picture">
+                        <wp:docPr id="678716995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356029789" name="Picture"/>
+                                <pic:cNvPr id="678716995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570977527" name="Picture">
+                        <wp:docPr id="531038882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570977527" name="Picture"/>
+                                <pic:cNvPr id="531038882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155112714" name="Picture">
+                        <wp:docPr id="749753007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155112714" name="Picture"/>
+                                <pic:cNvPr id="749753007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415045789" name="Picture">
+                        <wp:docPr id="1749855539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415045789" name="Picture"/>
+                                <pic:cNvPr id="1749855539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407394075" name="Picture">
+                        <wp:docPr id="567244135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407394075" name="Picture"/>
+                                <pic:cNvPr id="567244135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447792733" name="Picture">
+                        <wp:docPr id="1709500944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447792733" name="Picture"/>
+                                <pic:cNvPr id="1709500944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786113224" name="Picture">
+                        <wp:docPr id="1336412101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786113224" name="Picture"/>
+                                <pic:cNvPr id="1336412101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550263046" name="Picture">
+                        <wp:docPr id="1211708474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550263046" name="Picture"/>
+                                <pic:cNvPr id="1211708474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148963084" name="Picture">
+                        <wp:docPr id="1421527721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148963084" name="Picture"/>
+                                <pic:cNvPr id="1421527721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413501133" name="Picture">
+                        <wp:docPr id="350492178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413501133" name="Picture"/>
+                                <pic:cNvPr id="350492178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884512963" name="Picture">
+                  <wp:docPr id="769284634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884512963" name="Picture"/>
+                          <pic:cNvPr id="769284634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716360123" name="Picture">
+                  <wp:docPr id="1906965429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716360123" name="Picture"/>
+                          <pic:cNvPr id="1906965429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605737891" name="Picture">
+                  <wp:docPr id="1730629632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605737891" name="Picture"/>
+                          <pic:cNvPr id="1730629632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598301400" name="Picture">
+                  <wp:docPr id="1615452218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598301400" name="Picture"/>
+                          <pic:cNvPr id="1615452218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483286533" name="Picture">
+                  <wp:docPr id="513014227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483286533" name="Picture"/>
+                          <pic:cNvPr id="513014227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928272582" name="Picture">
+                  <wp:docPr id="192737672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928272582" name="Picture"/>
+                          <pic:cNvPr id="192737672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991077368" name="Picture">
+                        <wp:docPr id="1424783544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991077368" name="Picture"/>
+                                <pic:cNvPr id="1424783544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680723611" name="Picture">
+                  <wp:docPr id="1512636307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680723611" name="Picture"/>
+                          <pic:cNvPr id="1512636307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156761404" name="Picture">
+                  <wp:docPr id="1418360232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156761404" name="Picture"/>
+                          <pic:cNvPr id="1418360232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336102211" name="Picture">
+                  <wp:docPr id="1662320185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336102211" name="Picture"/>
+                          <pic:cNvPr id="1662320185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564309083" name="Picture">
+                  <wp:docPr id="1196089610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564309083" name="Picture"/>
+                          <pic:cNvPr id="1196089610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140093852" name="Picture">
+                  <wp:docPr id="1422163424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140093852" name="Picture"/>
+                          <pic:cNvPr id="1422163424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317768338" name="Picture">
+                  <wp:docPr id="640292083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317768338" name="Picture"/>
+                          <pic:cNvPr id="640292083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646373828" name="Picture">
+                        <wp:docPr id="1882398078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646373828" name="Picture"/>
+                                <pic:cNvPr id="1882398078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645317548" name="Picture">
+                        <wp:docPr id="800297898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645317548" name="Picture"/>
+                                <pic:cNvPr id="800297898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095237089" name="Picture">
+                  <wp:docPr id="1914258658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095237089" name="Picture"/>
+                          <pic:cNvPr id="1914258658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155306347" name="Picture">
+                  <wp:docPr id="2043932797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155306347" name="Picture"/>
+                          <pic:cNvPr id="2043932797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108535308" name="Picture">
+                  <wp:docPr id="777697961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108535308" name="Picture"/>
+                          <pic:cNvPr id="777697961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104377001" name="Picture">
+                  <wp:docPr id="1459479140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104377001" name="Picture"/>
+                          <pic:cNvPr id="1459479140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077395411" name="Picture">
+                  <wp:docPr id="1864038023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077395411" name="Picture"/>
+                          <pic:cNvPr id="1864038023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796573950" name="Picture">
+                  <wp:docPr id="1358594440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796573950" name="Picture"/>
+                          <pic:cNvPr id="1358594440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457658429" name="Picture">
+                  <wp:docPr id="217211847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457658429" name="Picture"/>
+                          <pic:cNvPr id="217211847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795233583" name="Picture">
+                  <wp:docPr id="142628112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795233583" name="Picture"/>
+                          <pic:cNvPr id="142628112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631494592" name="Picture">
+                  <wp:docPr id="129854917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631494592" name="Picture"/>
+                          <pic:cNvPr id="129854917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051931670" name="Picture">
+                  <wp:docPr id="1826775086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051931670" name="Picture"/>
+                          <pic:cNvPr id="1826775086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626442401" name="Picture">
+                  <wp:docPr id="38776802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626442401" name="Picture"/>
+                          <pic:cNvPr id="38776802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221093173" name="Picture">
+                  <wp:docPr id="1898875927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221093173" name="Picture"/>
+                          <pic:cNvPr id="1898875927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383604282" name="Picture">
+                        <wp:docPr id="1578804605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383604282" name="Picture"/>
+                                <pic:cNvPr id="1578804605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497515035" name="Picture">
+                  <wp:docPr id="1532089501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497515035" name="Picture"/>
+                          <pic:cNvPr id="1532089501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002543488" name="Picture">
+                  <wp:docPr id="1566384365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002543488" name="Picture"/>
+                          <pic:cNvPr id="1566384365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651060738" name="Picture">
+                  <wp:docPr id="1047604187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651060738" name="Picture"/>
+                          <pic:cNvPr id="1047604187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951326078" name="Picture">
+                  <wp:docPr id="205060355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951326078" name="Picture"/>
+                          <pic:cNvPr id="205060355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824412848" name="Picture">
+                  <wp:docPr id="1103767918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824412848" name="Picture"/>
+                          <pic:cNvPr id="1103767918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43181717" name="Picture">
+                  <wp:docPr id="2067801794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43181717" name="Picture"/>
+                          <pic:cNvPr id="2067801794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548778237" name="Picture">
+                        <wp:docPr id="726292066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548778237" name="Picture"/>
+                                <pic:cNvPr id="726292066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268125560" name="Picture">
+                  <wp:docPr id="988149591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268125560" name="Picture"/>
+                          <pic:cNvPr id="988149591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68563523" name="Picture">
+                  <wp:docPr id="1793697654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68563523" name="Picture"/>
+                          <pic:cNvPr id="1793697654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034837467" name="Picture">
+                  <wp:docPr id="1183710160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034837467" name="Picture"/>
+                          <pic:cNvPr id="1183710160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460270036" name="Picture">
+                  <wp:docPr id="1539020728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460270036" name="Picture"/>
+                          <pic:cNvPr id="1539020728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656244060" name="Picture">
+                  <wp:docPr id="2085509550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656244060" name="Picture"/>
+                          <pic:cNvPr id="2085509550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384108847" name="Picture">
+                  <wp:docPr id="1429503628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384108847" name="Picture"/>
+                          <pic:cNvPr id="1429503628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>