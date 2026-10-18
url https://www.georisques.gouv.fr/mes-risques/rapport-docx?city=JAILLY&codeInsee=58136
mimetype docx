--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684897294" name="Picture">
+                  <wp:docPr id="1631873048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684897294" name="Picture"/>
+                          <pic:cNvPr id="1631873048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895825897" name="Picture">
+                  <wp:docPr id="808295890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895825897" name="Picture"/>
+                          <pic:cNvPr id="808295890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821024391" name="Picture">
+                        <wp:docPr id="529265307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821024391" name="Picture"/>
+                                <pic:cNvPr id="529265307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455992523" name="Picture">
+                  <wp:docPr id="1685366317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455992523" name="Picture"/>
+                          <pic:cNvPr id="1685366317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339323367" name="Picture">
+                  <wp:docPr id="1720407309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339323367" name="Picture"/>
+                          <pic:cNvPr id="1720407309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386122427" name="Picture">
+                  <wp:docPr id="941057879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386122427" name="Picture"/>
+                          <pic:cNvPr id="941057879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723950267" name="Picture">
+                  <wp:docPr id="264199553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723950267" name="Picture"/>
+                          <pic:cNvPr id="264199553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166400868" name="Picture">
+                  <wp:docPr id="1507621939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166400868" name="Picture"/>
+                          <pic:cNvPr id="1507621939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612830018" name="Picture">
+                        <wp:docPr id="1816113445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612830018" name="Picture"/>
+                                <pic:cNvPr id="1816113445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66540094" name="Picture">
+                        <wp:docPr id="1823907539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66540094" name="Picture"/>
+                                <pic:cNvPr id="1823907539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102499779" name="Picture">
+                        <wp:docPr id="892227303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102499779" name="Picture"/>
+                                <pic:cNvPr id="892227303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026517291" name="Picture">
+                        <wp:docPr id="457515832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026517291" name="Picture"/>
+                                <pic:cNvPr id="457515832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102505027" name="Picture">
+                        <wp:docPr id="484752542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102505027" name="Picture"/>
+                                <pic:cNvPr id="484752542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437362329" name="Picture">
+                        <wp:docPr id="139382232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437362329" name="Picture"/>
+                                <pic:cNvPr id="139382232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170199927" name="Picture">
+                        <wp:docPr id="1013160277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170199927" name="Picture"/>
+                                <pic:cNvPr id="1013160277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034647547" name="Picture">
+                        <wp:docPr id="716598198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034647547" name="Picture"/>
+                                <pic:cNvPr id="716598198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721264488" name="Picture">
+                        <wp:docPr id="1352773806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721264488" name="Picture"/>
+                                <pic:cNvPr id="1352773806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728972020" name="Picture">
+                        <wp:docPr id="824018375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728972020" name="Picture"/>
+                                <pic:cNvPr id="824018375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290133165" name="Picture">
+                        <wp:docPr id="1799234652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290133165" name="Picture"/>
+                                <pic:cNvPr id="1799234652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670978369" name="Picture">
+                        <wp:docPr id="1653071800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670978369" name="Picture"/>
+                                <pic:cNvPr id="1653071800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917105241" name="Picture">
+                        <wp:docPr id="204046381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917105241" name="Picture"/>
+                                <pic:cNvPr id="204046381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381293152" name="Picture">
+                        <wp:docPr id="704138958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381293152" name="Picture"/>
+                                <pic:cNvPr id="704138958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830685831" name="Picture">
+                        <wp:docPr id="1271394485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830685831" name="Picture"/>
+                                <pic:cNvPr id="1271394485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197544425" name="Picture">
+                  <wp:docPr id="775789264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197544425" name="Picture"/>
+                          <pic:cNvPr id="775789264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903220811" name="Picture">
+                  <wp:docPr id="926395637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903220811" name="Picture"/>
+                          <pic:cNvPr id="926395637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469219789" name="Picture">
+                  <wp:docPr id="1900430818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469219789" name="Picture"/>
+                          <pic:cNvPr id="1900430818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105613968" name="Picture">
+                  <wp:docPr id="1448421380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105613968" name="Picture"/>
+                          <pic:cNvPr id="1448421380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688495693" name="Picture">
+                  <wp:docPr id="1197298935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688495693" name="Picture"/>
+                          <pic:cNvPr id="1197298935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624449489" name="Picture">
+                  <wp:docPr id="825445129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624449489" name="Picture"/>
+                          <pic:cNvPr id="825445129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249873103" name="Picture">
+                        <wp:docPr id="1954609157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249873103" name="Picture"/>
+                                <pic:cNvPr id="1954609157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413321897" name="Picture">
+                  <wp:docPr id="1553895442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413321897" name="Picture"/>
+                          <pic:cNvPr id="1553895442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353231510" name="Picture">
+                  <wp:docPr id="338208036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353231510" name="Picture"/>
+                          <pic:cNvPr id="338208036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029186806" name="Picture">
+                  <wp:docPr id="1738221428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029186806" name="Picture"/>
+                          <pic:cNvPr id="1738221428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415255608" name="Picture">
+                  <wp:docPr id="1292159925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415255608" name="Picture"/>
+                          <pic:cNvPr id="1292159925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774605290" name="Picture">
+                  <wp:docPr id="1672491023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774605290" name="Picture"/>
+                          <pic:cNvPr id="1672491023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563085957" name="Picture">
+                  <wp:docPr id="117115276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563085957" name="Picture"/>
+                          <pic:cNvPr id="117115276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833447117" name="Picture">
+                        <wp:docPr id="234478521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833447117" name="Picture"/>
+                                <pic:cNvPr id="234478521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517388859" name="Picture">
+                  <wp:docPr id="2062309508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517388859" name="Picture"/>
+                          <pic:cNvPr id="2062309508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481810491" name="Picture">
+                  <wp:docPr id="1237560810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481810491" name="Picture"/>
+                          <pic:cNvPr id="1237560810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224673398" name="Picture">
+                  <wp:docPr id="2744949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224673398" name="Picture"/>
+                          <pic:cNvPr id="2744949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811899098" name="Picture">
+                  <wp:docPr id="1148241658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811899098" name="Picture"/>
+                          <pic:cNvPr id="1148241658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614161863" name="Picture">
+                  <wp:docPr id="1113910561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614161863" name="Picture"/>
+                          <pic:cNvPr id="1113910561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238306503" name="Picture">
+                  <wp:docPr id="1128367653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238306503" name="Picture"/>
+                          <pic:cNvPr id="1128367653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640477530" name="Picture">
+                  <wp:docPr id="1952068553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640477530" name="Picture"/>
+                          <pic:cNvPr id="1952068553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396653166" name="Picture">
+                  <wp:docPr id="1004921801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396653166" name="Picture"/>
+                          <pic:cNvPr id="1004921801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13494577" name="Picture">
+                  <wp:docPr id="1452627714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13494577" name="Picture"/>
+                          <pic:cNvPr id="1452627714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194872511" name="Picture">
+                  <wp:docPr id="239612743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194872511" name="Picture"/>
+                          <pic:cNvPr id="239612743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581178848" name="Picture">
+                  <wp:docPr id="1671866620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581178848" name="Picture"/>
+                          <pic:cNvPr id="1671866620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752957412" name="Picture">
+                  <wp:docPr id="940462551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752957412" name="Picture"/>
+                          <pic:cNvPr id="940462551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477783215" name="Picture">
+                        <wp:docPr id="227319883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477783215" name="Picture"/>
+                                <pic:cNvPr id="227319883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349416808" name="Picture">
+                  <wp:docPr id="1204209860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349416808" name="Picture"/>
+                          <pic:cNvPr id="1204209860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948263955" name="Picture">
+                  <wp:docPr id="1713761697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948263955" name="Picture"/>
+                          <pic:cNvPr id="1713761697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531196749" name="Picture">
+                  <wp:docPr id="539566547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531196749" name="Picture"/>
+                          <pic:cNvPr id="539566547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674647644" name="Picture">
+                  <wp:docPr id="731358334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674647644" name="Picture"/>
+                          <pic:cNvPr id="731358334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718413552" name="Picture">
+                  <wp:docPr id="2116226037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718413552" name="Picture"/>
+                          <pic:cNvPr id="2116226037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564870749" name="Picture">
+                  <wp:docPr id="2004522386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564870749" name="Picture"/>
+                          <pic:cNvPr id="2004522386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924153053" name="Picture">
+                        <wp:docPr id="1496030516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924153053" name="Picture"/>
+                                <pic:cNvPr id="1496030516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607939570" name="Picture">
+                  <wp:docPr id="758396510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607939570" name="Picture"/>
+                          <pic:cNvPr id="758396510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690262176" name="Picture">
+                  <wp:docPr id="962744166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690262176" name="Picture"/>
+                          <pic:cNvPr id="962744166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101082626" name="Picture">
+                  <wp:docPr id="396113017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101082626" name="Picture"/>
+                          <pic:cNvPr id="396113017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648060139" name="Picture">
+                  <wp:docPr id="1775862044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648060139" name="Picture"/>
+                          <pic:cNvPr id="1775862044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872186268" name="Picture">
+                  <wp:docPr id="1122761278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872186268" name="Picture"/>
+                          <pic:cNvPr id="1122761278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670979916" name="Picture">
+                  <wp:docPr id="883040742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670979916" name="Picture"/>
+                          <pic:cNvPr id="883040742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>