--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328170883" name="Picture">
+                  <wp:docPr id="1946850130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328170883" name="Picture"/>
+                          <pic:cNvPr id="1946850130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532813769" name="Picture">
+                  <wp:docPr id="612286632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532813769" name="Picture"/>
+                          <pic:cNvPr id="612286632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77699246" name="Picture">
+                        <wp:docPr id="464226637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77699246" name="Picture"/>
+                                <pic:cNvPr id="464226637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90758978" name="Picture">
+                  <wp:docPr id="462951649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90758978" name="Picture"/>
+                          <pic:cNvPr id="462951649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938028149" name="Picture">
+                  <wp:docPr id="114480080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938028149" name="Picture"/>
+                          <pic:cNvPr id="114480080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988532968" name="Picture">
+                  <wp:docPr id="373707078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988532968" name="Picture"/>
+                          <pic:cNvPr id="373707078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716969703" name="Picture">
+                  <wp:docPr id="1436473283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716969703" name="Picture"/>
+                          <pic:cNvPr id="1436473283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524442718" name="Picture">
+                  <wp:docPr id="1662262091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524442718" name="Picture"/>
+                          <pic:cNvPr id="1662262091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993719828" name="Picture">
+                        <wp:docPr id="235471936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993719828" name="Picture"/>
+                                <pic:cNvPr id="235471936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8391322" name="Picture">
+                        <wp:docPr id="1913520874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8391322" name="Picture"/>
+                                <pic:cNvPr id="1913520874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755187776" name="Picture">
+                        <wp:docPr id="1359054244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755187776" name="Picture"/>
+                                <pic:cNvPr id="1359054244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561366450" name="Picture">
+                        <wp:docPr id="1228330786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561366450" name="Picture"/>
+                                <pic:cNvPr id="1228330786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722622088" name="Picture">
+                        <wp:docPr id="819752416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722622088" name="Picture"/>
+                                <pic:cNvPr id="819752416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117559281" name="Picture">
+                        <wp:docPr id="1041201481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117559281" name="Picture"/>
+                                <pic:cNvPr id="1041201481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54762931" name="Picture">
+                        <wp:docPr id="1263847720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54762931" name="Picture"/>
+                                <pic:cNvPr id="1263847720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156105263" name="Picture">
+                        <wp:docPr id="1935705407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156105263" name="Picture"/>
+                                <pic:cNvPr id="1935705407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848877291" name="Picture">
+                        <wp:docPr id="1899104528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848877291" name="Picture"/>
+                                <pic:cNvPr id="1899104528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630753589" name="Picture">
+                        <wp:docPr id="2033785028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630753589" name="Picture"/>
+                                <pic:cNvPr id="2033785028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212704134" name="Picture">
+                        <wp:docPr id="155655208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212704134" name="Picture"/>
+                                <pic:cNvPr id="155655208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755021691" name="Picture">
+                        <wp:docPr id="1604426609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755021691" name="Picture"/>
+                                <pic:cNvPr id="1604426609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327212200" name="Picture">
+                        <wp:docPr id="349221537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327212200" name="Picture"/>
+                                <pic:cNvPr id="349221537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411629263" name="Picture">
+                        <wp:docPr id="1923894167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411629263" name="Picture"/>
+                                <pic:cNvPr id="1923894167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860832787" name="Picture">
+                        <wp:docPr id="1579557737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860832787" name="Picture"/>
+                                <pic:cNvPr id="1579557737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311696167" name="Picture">
+                  <wp:docPr id="920176474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311696167" name="Picture"/>
+                          <pic:cNvPr id="920176474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208606827" name="Picture">
+                  <wp:docPr id="532586197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208606827" name="Picture"/>
+                          <pic:cNvPr id="532586197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723700975" name="Picture">
+                  <wp:docPr id="700387259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723700975" name="Picture"/>
+                          <pic:cNvPr id="700387259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322620952" name="Picture">
+                  <wp:docPr id="1707422333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322620952" name="Picture"/>
+                          <pic:cNvPr id="1707422333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361865626" name="Picture">
+                  <wp:docPr id="1370663107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361865626" name="Picture"/>
+                          <pic:cNvPr id="1370663107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934644703" name="Picture">
+                  <wp:docPr id="1106821109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934644703" name="Picture"/>
+                          <pic:cNvPr id="1106821109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547123185" name="Picture">
+                        <wp:docPr id="1341016425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547123185" name="Picture"/>
+                                <pic:cNvPr id="1341016425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032364671" name="Picture">
+                        <wp:docPr id="31543442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032364671" name="Picture"/>
+                                <pic:cNvPr id="31543442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324367936" name="Picture">
+                  <wp:docPr id="465345624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324367936" name="Picture"/>
+                          <pic:cNvPr id="465345624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448133465" name="Picture">
+                  <wp:docPr id="385823411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448133465" name="Picture"/>
+                          <pic:cNvPr id="385823411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977226923" name="Picture">
+                  <wp:docPr id="1703143861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977226923" name="Picture"/>
+                          <pic:cNvPr id="1703143861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23438,57 +23438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059694028" name="Picture">
+                  <wp:docPr id="355662090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059694028" name="Picture"/>
+                          <pic:cNvPr id="355662090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23527,57 +23527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594773873" name="Picture">
+                  <wp:docPr id="1871082584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594773873" name="Picture"/>
+                          <pic:cNvPr id="1871082584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24171,57 +24171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079328259" name="Picture">
+                  <wp:docPr id="1535370487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079328259" name="Picture"/>
+                          <pic:cNvPr id="1535370487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25169,57 +25169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757655046" name="Picture">
+                  <wp:docPr id="838148147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757655046" name="Picture"/>
+                          <pic:cNvPr id="838148147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25272,57 +25272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328308228" name="Picture">
+                  <wp:docPr id="28877471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328308228" name="Picture"/>
+                          <pic:cNvPr id="28877471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26651,57 +26651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943101389" name="Picture">
+                  <wp:docPr id="1938602088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943101389" name="Picture"/>
+                          <pic:cNvPr id="1938602088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27776,57 +27776,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225351264" name="Picture">
+                        <wp:docPr id="1432154539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225351264" name="Picture"/>
+                                <pic:cNvPr id="1432154539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29129,57 +29129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572204763" name="Picture">
+                  <wp:docPr id="1458701964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572204763" name="Picture"/>
+                          <pic:cNvPr id="1458701964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29218,57 +29218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548376611" name="Picture">
+                  <wp:docPr id="659779850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548376611" name="Picture"/>
+                          <pic:cNvPr id="659779850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29862,57 +29862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636357212" name="Picture">
+                  <wp:docPr id="355470818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636357212" name="Picture"/>
+                          <pic:cNvPr id="355470818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30860,57 +30860,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255747308" name="Picture">
+                  <wp:docPr id="771779237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255747308" name="Picture"/>
+                          <pic:cNvPr id="771779237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30963,57 +30963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30081684" name="Picture">
+                  <wp:docPr id="397492055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30081684" name="Picture"/>
+                          <pic:cNvPr id="397492055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32344,57 +32344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590021879" name="Picture">
+                  <wp:docPr id="1245571561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590021879" name="Picture"/>
+                          <pic:cNvPr id="1245571561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33506,57 +33506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563075913" name="Picture">
+                        <wp:docPr id="621383513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563075913" name="Picture"/>
+                                <pic:cNvPr id="621383513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34481,57 +34481,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089218058" name="Picture">
+                        <wp:docPr id="1861773314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089218058" name="Picture"/>
+                                <pic:cNvPr id="1861773314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35890,57 +35890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214563251" name="Picture">
+                  <wp:docPr id="132268483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214563251" name="Picture"/>
+                          <pic:cNvPr id="132268483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35979,57 +35979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100811822" name="Picture">
+                  <wp:docPr id="1972048471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100811822" name="Picture"/>
+                          <pic:cNvPr id="1972048471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36659,57 +36659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375409789" name="Picture">
+                  <wp:docPr id="1344381053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375409789" name="Picture"/>
+                          <pic:cNvPr id="1344381053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37720,57 +37720,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175804125" name="Picture">
+                  <wp:docPr id="1178343712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175804125" name="Picture"/>
+                          <pic:cNvPr id="1178343712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37823,57 +37823,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346099942" name="Picture">
+                  <wp:docPr id="1723542808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346099942" name="Picture"/>
+                          <pic:cNvPr id="1723542808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39281,57 +39281,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191191721" name="Picture">
+                  <wp:docPr id="1139139801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191191721" name="Picture"/>
+                          <pic:cNvPr id="1139139801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40478,57 +40478,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223922830" name="Picture">
+                        <wp:docPr id="1577389304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223922830" name="Picture"/>
+                                <pic:cNvPr id="1577389304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42648,57 +42648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450764224" name="Picture">
+                  <wp:docPr id="206746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450764224" name="Picture"/>
+                          <pic:cNvPr id="206746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42737,57 +42737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420812657" name="Picture">
+                  <wp:docPr id="990573239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420812657" name="Picture"/>
+                          <pic:cNvPr id="990573239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43381,57 +43381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301718841" name="Picture">
+                  <wp:docPr id="1293831138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301718841" name="Picture"/>
+                          <pic:cNvPr id="1293831138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44379,57 +44379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060693071" name="Picture">
+                  <wp:docPr id="1942619324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060693071" name="Picture"/>
+                          <pic:cNvPr id="1942619324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44482,57 +44482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012364017" name="Picture">
+                  <wp:docPr id="40320324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012364017" name="Picture"/>
+                          <pic:cNvPr id="40320324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45859,57 +45859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236698287" name="Picture">
+                  <wp:docPr id="876772210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236698287" name="Picture"/>
+                          <pic:cNvPr id="876772210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47002,57 +47002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612378851" name="Picture">
+                        <wp:docPr id="1830263963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612378851" name="Picture"/>
+                                <pic:cNvPr id="1830263963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48223,57 +48223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500398368" name="Picture">
+                  <wp:docPr id="1244259232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500398368" name="Picture"/>
+                          <pic:cNvPr id="1244259232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48294,57 +48294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607186189" name="Picture">
+                  <wp:docPr id="1645774499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607186189" name="Picture"/>
+                          <pic:cNvPr id="1645774499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48708,57 +48708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872690547" name="Picture">
+                  <wp:docPr id="994679104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872690547" name="Picture"/>
+                          <pic:cNvPr id="994679104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>