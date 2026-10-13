--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856875871" name="Picture">
+                  <wp:docPr id="1352038037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856875871" name="Picture"/>
+                          <pic:cNvPr id="1352038037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269003388" name="Picture">
+                  <wp:docPr id="429939672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269003388" name="Picture"/>
+                          <pic:cNvPr id="429939672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637151918" name="Picture">
+                        <wp:docPr id="314875638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637151918" name="Picture"/>
+                                <pic:cNvPr id="314875638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829269416" name="Picture">
+                  <wp:docPr id="285020222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829269416" name="Picture"/>
+                          <pic:cNvPr id="285020222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450338676" name="Picture">
+                  <wp:docPr id="1752328007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450338676" name="Picture"/>
+                          <pic:cNvPr id="1752328007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190173060" name="Picture">
+                  <wp:docPr id="748602600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190173060" name="Picture"/>
+                          <pic:cNvPr id="748602600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116766734" name="Picture">
+                  <wp:docPr id="727657581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116766734" name="Picture"/>
+                          <pic:cNvPr id="727657581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829695333" name="Picture">
+                  <wp:docPr id="799368838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829695333" name="Picture"/>
+                          <pic:cNvPr id="799368838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778832176" name="Picture">
+                        <wp:docPr id="196679157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778832176" name="Picture"/>
+                                <pic:cNvPr id="196679157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148106962" name="Picture">
+                        <wp:docPr id="1403779453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148106962" name="Picture"/>
+                                <pic:cNvPr id="1403779453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450428559" name="Picture">
+                        <wp:docPr id="790286023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450428559" name="Picture"/>
+                                <pic:cNvPr id="790286023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019167163" name="Picture">
+                        <wp:docPr id="10443265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019167163" name="Picture"/>
+                                <pic:cNvPr id="10443265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580426593" name="Picture">
+                        <wp:docPr id="1816289219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580426593" name="Picture"/>
+                                <pic:cNvPr id="1816289219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018409087" name="Picture">
+                        <wp:docPr id="315473318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018409087" name="Picture"/>
+                                <pic:cNvPr id="315473318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744873198" name="Picture">
+                        <wp:docPr id="1697322275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744873198" name="Picture"/>
+                                <pic:cNvPr id="1697322275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094874214" name="Picture">
+                        <wp:docPr id="780878033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094874214" name="Picture"/>
+                                <pic:cNvPr id="780878033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453707089" name="Picture">
+                        <wp:docPr id="1423180049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453707089" name="Picture"/>
+                                <pic:cNvPr id="1423180049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077108562" name="Picture">
+                        <wp:docPr id="1802561816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077108562" name="Picture"/>
+                                <pic:cNvPr id="1802561816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670518993" name="Picture">
+                        <wp:docPr id="686028798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670518993" name="Picture"/>
+                                <pic:cNvPr id="686028798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422289970" name="Picture">
+                        <wp:docPr id="307753609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422289970" name="Picture"/>
+                                <pic:cNvPr id="307753609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92004773" name="Picture">
+                        <wp:docPr id="326240815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92004773" name="Picture"/>
+                                <pic:cNvPr id="326240815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813598872" name="Picture">
+                        <wp:docPr id="1402185175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813598872" name="Picture"/>
+                                <pic:cNvPr id="1402185175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780209340" name="Picture">
+                        <wp:docPr id="942835146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780209340" name="Picture"/>
+                                <pic:cNvPr id="942835146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056817844" name="Picture">
+                  <wp:docPr id="1000043185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056817844" name="Picture"/>
+                          <pic:cNvPr id="1000043185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225005655" name="Picture">
+                  <wp:docPr id="786056943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225005655" name="Picture"/>
+                          <pic:cNvPr id="786056943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946257044" name="Picture">
+                  <wp:docPr id="495818006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946257044" name="Picture"/>
+                          <pic:cNvPr id="495818006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692422711" name="Picture">
+                  <wp:docPr id="483648017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692422711" name="Picture"/>
+                          <pic:cNvPr id="483648017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123770861" name="Picture">
+                  <wp:docPr id="1534480140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123770861" name="Picture"/>
+                          <pic:cNvPr id="1534480140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456045252" name="Picture">
+                  <wp:docPr id="1044325391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456045252" name="Picture"/>
+                          <pic:cNvPr id="1044325391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547227194" name="Picture">
+                        <wp:docPr id="2035159937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547227194" name="Picture"/>
+                                <pic:cNvPr id="2035159937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60733371" name="Picture">
+                  <wp:docPr id="2094503271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60733371" name="Picture"/>
+                          <pic:cNvPr id="2094503271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064222316" name="Picture">
+                  <wp:docPr id="1028658515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064222316" name="Picture"/>
+                          <pic:cNvPr id="1028658515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634196155" name="Picture">
+                  <wp:docPr id="873188195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634196155" name="Picture"/>
+                          <pic:cNvPr id="873188195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357096272" name="Picture">
+                  <wp:docPr id="2056770547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357096272" name="Picture"/>
+                          <pic:cNvPr id="2056770547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414182520" name="Picture">
+                  <wp:docPr id="172760272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414182520" name="Picture"/>
+                          <pic:cNvPr id="172760272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893740871" name="Picture">
+                  <wp:docPr id="1811214101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893740871" name="Picture"/>
+                          <pic:cNvPr id="1811214101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42398871" name="Picture">
+                        <wp:docPr id="859775919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42398871" name="Picture"/>
+                                <pic:cNvPr id="859775919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476566751" name="Picture">
+                  <wp:docPr id="2147479194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476566751" name="Picture"/>
+                          <pic:cNvPr id="2147479194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42984334" name="Picture">
+                  <wp:docPr id="385295820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42984334" name="Picture"/>
+                          <pic:cNvPr id="385295820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40011638" name="Picture">
+                  <wp:docPr id="1036302568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40011638" name="Picture"/>
+                          <pic:cNvPr id="1036302568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712695243" name="Picture">
+                  <wp:docPr id="1363306713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712695243" name="Picture"/>
+                          <pic:cNvPr id="1363306713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780737472" name="Picture">
+                  <wp:docPr id="1520066196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780737472" name="Picture"/>
+                          <pic:cNvPr id="1520066196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582383661" name="Picture">
+                  <wp:docPr id="464092058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582383661" name="Picture"/>
+                          <pic:cNvPr id="464092058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893358025" name="Picture">
+                        <wp:docPr id="723554413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893358025" name="Picture"/>
+                                <pic:cNvPr id="723554413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638654825" name="Picture">
+                  <wp:docPr id="2072337208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638654825" name="Picture"/>
+                          <pic:cNvPr id="2072337208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507480453" name="Picture">
+                  <wp:docPr id="392302365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507480453" name="Picture"/>
+                          <pic:cNvPr id="392302365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424170025" name="Picture">
+                  <wp:docPr id="1924402192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424170025" name="Picture"/>
+                          <pic:cNvPr id="1924402192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633980993" name="Picture">
+                  <wp:docPr id="1187486821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633980993" name="Picture"/>
+                          <pic:cNvPr id="1187486821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344857670" name="Picture">
+                  <wp:docPr id="114680618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344857670" name="Picture"/>
+                          <pic:cNvPr id="114680618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795248184" name="Picture">
+                  <wp:docPr id="1522723945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795248184" name="Picture"/>
+                          <pic:cNvPr id="1522723945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653681232" name="Picture">
+                        <wp:docPr id="997753869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653681232" name="Picture"/>
+                                <pic:cNvPr id="997753869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207948204" name="Picture">
+                  <wp:docPr id="2115015923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207948204" name="Picture"/>
+                          <pic:cNvPr id="2115015923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744981679" name="Picture">
+                  <wp:docPr id="20398032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744981679" name="Picture"/>
+                          <pic:cNvPr id="20398032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772801785" name="Picture">
+                  <wp:docPr id="1397022903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772801785" name="Picture"/>
+                          <pic:cNvPr id="1397022903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850606593" name="Picture">
+                  <wp:docPr id="2057983097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850606593" name="Picture"/>
+                          <pic:cNvPr id="2057983097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442505989" name="Picture">
+                  <wp:docPr id="1517380174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442505989" name="Picture"/>
+                          <pic:cNvPr id="1517380174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025464802" name="Picture">
+                  <wp:docPr id="1010567183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025464802" name="Picture"/>
+                          <pic:cNvPr id="1010567183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894644846" name="Picture">
+                  <wp:docPr id="907041708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894644846" name="Picture"/>
+                          <pic:cNvPr id="907041708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048418398" name="Picture">
+                  <wp:docPr id="1396803656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048418398" name="Picture"/>
+                          <pic:cNvPr id="1396803656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297727832" name="Picture">
+                  <wp:docPr id="779788886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297727832" name="Picture"/>
+                          <pic:cNvPr id="779788886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>