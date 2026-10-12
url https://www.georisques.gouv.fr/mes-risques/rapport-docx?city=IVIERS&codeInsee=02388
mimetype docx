--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672836429" name="Picture">
+                  <wp:docPr id="1254683823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672836429" name="Picture"/>
+                          <pic:cNvPr id="1254683823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377814302" name="Picture">
+                  <wp:docPr id="323071368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377814302" name="Picture"/>
+                          <pic:cNvPr id="323071368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050600906" name="Picture">
+                        <wp:docPr id="1720385227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050600906" name="Picture"/>
+                                <pic:cNvPr id="1720385227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953466842" name="Picture">
+                  <wp:docPr id="82736598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953466842" name="Picture"/>
+                          <pic:cNvPr id="82736598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381099686" name="Picture">
+                  <wp:docPr id="871261917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381099686" name="Picture"/>
+                          <pic:cNvPr id="871261917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086460720" name="Picture">
+                  <wp:docPr id="274365041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086460720" name="Picture"/>
+                          <pic:cNvPr id="274365041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028231186" name="Picture">
+                  <wp:docPr id="1392709538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028231186" name="Picture"/>
+                          <pic:cNvPr id="1392709538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178698041" name="Picture">
+                  <wp:docPr id="1044098503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178698041" name="Picture"/>
+                          <pic:cNvPr id="1044098503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934758793" name="Picture">
+                        <wp:docPr id="1779767013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934758793" name="Picture"/>
+                                <pic:cNvPr id="1779767013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562636683" name="Picture">
+                        <wp:docPr id="1859011273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562636683" name="Picture"/>
+                                <pic:cNvPr id="1859011273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889253216" name="Picture">
+                        <wp:docPr id="1470827758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889253216" name="Picture"/>
+                                <pic:cNvPr id="1470827758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476788624" name="Picture">
+                        <wp:docPr id="2039759283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476788624" name="Picture"/>
+                                <pic:cNvPr id="2039759283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468466725" name="Picture">
+                        <wp:docPr id="2099730891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468466725" name="Picture"/>
+                                <pic:cNvPr id="2099730891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092299082" name="Picture">
+                        <wp:docPr id="1976703197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092299082" name="Picture"/>
+                                <pic:cNvPr id="1976703197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739664512" name="Picture">
+                        <wp:docPr id="218116546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739664512" name="Picture"/>
+                                <pic:cNvPr id="218116546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800886996" name="Picture">
+                        <wp:docPr id="1024766797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800886996" name="Picture"/>
+                                <pic:cNvPr id="1024766797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968975361" name="Picture">
+                        <wp:docPr id="7008325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968975361" name="Picture"/>
+                                <pic:cNvPr id="7008325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639205857" name="Picture">
+                        <wp:docPr id="1439317975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639205857" name="Picture"/>
+                                <pic:cNvPr id="1439317975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652654807" name="Picture">
+                        <wp:docPr id="2130018376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652654807" name="Picture"/>
+                                <pic:cNvPr id="2130018376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730200155" name="Picture">
+                        <wp:docPr id="2069207026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730200155" name="Picture"/>
+                                <pic:cNvPr id="2069207026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364456153" name="Picture">
+                        <wp:docPr id="99449904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364456153" name="Picture"/>
+                                <pic:cNvPr id="99449904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972595545" name="Picture">
+                        <wp:docPr id="10856722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972595545" name="Picture"/>
+                                <pic:cNvPr id="10856722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954314390" name="Picture">
+                        <wp:docPr id="1736509947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954314390" name="Picture"/>
+                                <pic:cNvPr id="1736509947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935800387" name="Picture">
+                  <wp:docPr id="1014838185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935800387" name="Picture"/>
+                          <pic:cNvPr id="1014838185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236278026" name="Picture">
+                  <wp:docPr id="376135644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236278026" name="Picture"/>
+                          <pic:cNvPr id="376135644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519481513" name="Picture">
+                  <wp:docPr id="34394273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519481513" name="Picture"/>
+                          <pic:cNvPr id="34394273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6866302" name="Picture">
+                  <wp:docPr id="911957239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6866302" name="Picture"/>
+                          <pic:cNvPr id="911957239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156045511" name="Picture">
+                  <wp:docPr id="949745924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156045511" name="Picture"/>
+                          <pic:cNvPr id="949745924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269488272" name="Picture">
+                  <wp:docPr id="176651547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269488272" name="Picture"/>
+                          <pic:cNvPr id="176651547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220038386" name="Picture">
+                        <wp:docPr id="1739894772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220038386" name="Picture"/>
+                                <pic:cNvPr id="1739894772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166764172" name="Picture">
+                  <wp:docPr id="548721058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166764172" name="Picture"/>
+                          <pic:cNvPr id="548721058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430184658" name="Picture">
+                  <wp:docPr id="1764814053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430184658" name="Picture"/>
+                          <pic:cNvPr id="1764814053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879085203" name="Picture">
+                  <wp:docPr id="733553976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879085203" name="Picture"/>
+                          <pic:cNvPr id="733553976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052158749" name="Picture">
+                  <wp:docPr id="676842011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052158749" name="Picture"/>
+                          <pic:cNvPr id="676842011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391711604" name="Picture">
+                  <wp:docPr id="1867575488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391711604" name="Picture"/>
+                          <pic:cNvPr id="1867575488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996377090" name="Picture">
+                  <wp:docPr id="836833099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996377090" name="Picture"/>
+                          <pic:cNvPr id="836833099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828693776" name="Picture">
+                        <wp:docPr id="2028968990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828693776" name="Picture"/>
+                                <pic:cNvPr id="2028968990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759865041" name="Picture">
+                  <wp:docPr id="1103978271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759865041" name="Picture"/>
+                          <pic:cNvPr id="1103978271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138230025" name="Picture">
+                  <wp:docPr id="1030472779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138230025" name="Picture"/>
+                          <pic:cNvPr id="1030472779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996643266" name="Picture">
+                  <wp:docPr id="1918995986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996643266" name="Picture"/>
+                          <pic:cNvPr id="1918995986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781150757" name="Picture">
+                  <wp:docPr id="1642283358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781150757" name="Picture"/>
+                          <pic:cNvPr id="1642283358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979990661" name="Picture">
+                  <wp:docPr id="423421080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979990661" name="Picture"/>
+                          <pic:cNvPr id="423421080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616941435" name="Picture">
+                  <wp:docPr id="1245049176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616941435" name="Picture"/>
+                          <pic:cNvPr id="1245049176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717588998" name="Picture">
+                        <wp:docPr id="229100624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717588998" name="Picture"/>
+                                <pic:cNvPr id="229100624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813297582" name="Picture">
+                  <wp:docPr id="1753039757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813297582" name="Picture"/>
+                          <pic:cNvPr id="1753039757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885393540" name="Picture">
+                  <wp:docPr id="1117879524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885393540" name="Picture"/>
+                          <pic:cNvPr id="1117879524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731946993" name="Picture">
+                  <wp:docPr id="1683861478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731946993" name="Picture"/>
+                          <pic:cNvPr id="1683861478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838572333" name="Picture">
+                  <wp:docPr id="454728876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838572333" name="Picture"/>
+                          <pic:cNvPr id="454728876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991506156" name="Picture">
+                  <wp:docPr id="1503466166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991506156" name="Picture"/>
+                          <pic:cNvPr id="1503466166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598994771" name="Picture">
+                  <wp:docPr id="1050634625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598994771" name="Picture"/>
+                          <pic:cNvPr id="1050634625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482722936" name="Picture">
+                        <wp:docPr id="888584071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482722936" name="Picture"/>
+                                <pic:cNvPr id="888584071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026645277" name="Picture">
+                  <wp:docPr id="561055133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026645277" name="Picture"/>
+                          <pic:cNvPr id="561055133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243142776" name="Picture">
+                  <wp:docPr id="540722363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243142776" name="Picture"/>
+                          <pic:cNvPr id="540722363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655019611" name="Picture">
+                  <wp:docPr id="1362420894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655019611" name="Picture"/>
+                          <pic:cNvPr id="1362420894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907262671" name="Picture">
+                  <wp:docPr id="627914210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907262671" name="Picture"/>
+                          <pic:cNvPr id="627914210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25584649" name="Picture">
+                  <wp:docPr id="301605363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25584649" name="Picture"/>
+                          <pic:cNvPr id="301605363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277961332" name="Picture">
+                  <wp:docPr id="1420177853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277961332" name="Picture"/>
+                          <pic:cNvPr id="1420177853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606270705" name="Picture">
+                  <wp:docPr id="1854252510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606270705" name="Picture"/>
+                          <pic:cNvPr id="1854252510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317452592" name="Picture">
+                  <wp:docPr id="625223499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317452592" name="Picture"/>
+                          <pic:cNvPr id="625223499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712587177" name="Picture">
+                  <wp:docPr id="2080489933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712587177" name="Picture"/>
+                          <pic:cNvPr id="2080489933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>