--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353108744" name="Picture">
+                  <wp:docPr id="1956441326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353108744" name="Picture"/>
+                          <pic:cNvPr id="1956441326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631774133" name="Picture">
+                  <wp:docPr id="1392075346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631774133" name="Picture"/>
+                          <pic:cNvPr id="1392075346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857083373" name="Picture">
+                        <wp:docPr id="1938063767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857083373" name="Picture"/>
+                                <pic:cNvPr id="1938063767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033167427" name="Picture">
+                  <wp:docPr id="415478327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033167427" name="Picture"/>
+                          <pic:cNvPr id="415478327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127247351" name="Picture">
+                  <wp:docPr id="1865379277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127247351" name="Picture"/>
+                          <pic:cNvPr id="1865379277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467786145" name="Picture">
+                  <wp:docPr id="1625179443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467786145" name="Picture"/>
+                          <pic:cNvPr id="1625179443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441194915" name="Picture">
+                  <wp:docPr id="1748464847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441194915" name="Picture"/>
+                          <pic:cNvPr id="1748464847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062129053" name="Picture">
+                  <wp:docPr id="1079547155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062129053" name="Picture"/>
+                          <pic:cNvPr id="1079547155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120634386" name="Picture">
+                        <wp:docPr id="332313005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120634386" name="Picture"/>
+                                <pic:cNvPr id="332313005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145811983" name="Picture">
+                        <wp:docPr id="99652806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145811983" name="Picture"/>
+                                <pic:cNvPr id="99652806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173046331" name="Picture">
+                        <wp:docPr id="1306533809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173046331" name="Picture"/>
+                                <pic:cNvPr id="1306533809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198612759" name="Picture">
+                        <wp:docPr id="841245547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198612759" name="Picture"/>
+                                <pic:cNvPr id="841245547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041043741" name="Picture">
+                        <wp:docPr id="1186265827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041043741" name="Picture"/>
+                                <pic:cNvPr id="1186265827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821228818" name="Picture">
+                        <wp:docPr id="411753741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821228818" name="Picture"/>
+                                <pic:cNvPr id="411753741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583370742" name="Picture">
+                        <wp:docPr id="3131532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583370742" name="Picture"/>
+                                <pic:cNvPr id="3131532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721357160" name="Picture">
+                        <wp:docPr id="94752106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721357160" name="Picture"/>
+                                <pic:cNvPr id="94752106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647738216" name="Picture">
+                        <wp:docPr id="443097691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647738216" name="Picture"/>
+                                <pic:cNvPr id="443097691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992453192" name="Picture">
+                        <wp:docPr id="8860964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992453192" name="Picture"/>
+                                <pic:cNvPr id="8860964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893165172" name="Picture">
+                        <wp:docPr id="1291083262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893165172" name="Picture"/>
+                                <pic:cNvPr id="1291083262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289566984" name="Picture">
+                        <wp:docPr id="1751709664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289566984" name="Picture"/>
+                                <pic:cNvPr id="1751709664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022775822" name="Picture">
+                  <wp:docPr id="145197106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022775822" name="Picture"/>
+                          <pic:cNvPr id="145197106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9332071" name="Picture">
+                  <wp:docPr id="558554873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9332071" name="Picture"/>
+                          <pic:cNvPr id="558554873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052666078" name="Picture">
+                  <wp:docPr id="1363808951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052666078" name="Picture"/>
+                          <pic:cNvPr id="1363808951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413576756" name="Picture">
+                  <wp:docPr id="1693113900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413576756" name="Picture"/>
+                          <pic:cNvPr id="1693113900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616046058" name="Picture">
+                  <wp:docPr id="894782126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616046058" name="Picture"/>
+                          <pic:cNvPr id="894782126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765417152" name="Picture">
+                  <wp:docPr id="1513642125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765417152" name="Picture"/>
+                          <pic:cNvPr id="1513642125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273253064" name="Picture">
+                        <wp:docPr id="1607581760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273253064" name="Picture"/>
+                                <pic:cNvPr id="1607581760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575143121" name="Picture">
+                        <wp:docPr id="1946110743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575143121" name="Picture"/>
+                                <pic:cNvPr id="1946110743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495388417" name="Picture">
+                  <wp:docPr id="390394529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495388417" name="Picture"/>
+                          <pic:cNvPr id="390394529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704800248" name="Picture">
+                  <wp:docPr id="629747398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704800248" name="Picture"/>
+                          <pic:cNvPr id="629747398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935245085" name="Picture">
+                  <wp:docPr id="740781715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935245085" name="Picture"/>
+                          <pic:cNvPr id="740781715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511866124" name="Picture">
+                  <wp:docPr id="840309011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511866124" name="Picture"/>
+                          <pic:cNvPr id="840309011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564274475" name="Picture">
+                  <wp:docPr id="351948087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564274475" name="Picture"/>
+                          <pic:cNvPr id="351948087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179542200" name="Picture">
+                  <wp:docPr id="680972442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179542200" name="Picture"/>
+                          <pic:cNvPr id="680972442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479027533" name="Picture">
+                        <wp:docPr id="167177732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479027533" name="Picture"/>
+                                <pic:cNvPr id="167177732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841744210" name="Picture">
+                  <wp:docPr id="393936288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841744210" name="Picture"/>
+                          <pic:cNvPr id="393936288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638152930" name="Picture">
+                  <wp:docPr id="550095263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638152930" name="Picture"/>
+                          <pic:cNvPr id="550095263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859396825" name="Picture">
+                  <wp:docPr id="206850527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859396825" name="Picture"/>
+                          <pic:cNvPr id="206850527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739673883" name="Picture">
+                  <wp:docPr id="1616799913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739673883" name="Picture"/>
+                          <pic:cNvPr id="1616799913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628208108" name="Picture">
+                  <wp:docPr id="1120978842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628208108" name="Picture"/>
+                          <pic:cNvPr id="1120978842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032589038" name="Picture">
+                  <wp:docPr id="118933843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032589038" name="Picture"/>
+                          <pic:cNvPr id="118933843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849561596" name="Picture">
+                        <wp:docPr id="113348240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849561596" name="Picture"/>
+                                <pic:cNvPr id="113348240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554718589" name="Picture">
+                  <wp:docPr id="925668170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554718589" name="Picture"/>
+                          <pic:cNvPr id="925668170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658693765" name="Picture">
+                  <wp:docPr id="95512641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658693765" name="Picture"/>
+                          <pic:cNvPr id="95512641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853114922" name="Picture">
+                  <wp:docPr id="1128289093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853114922" name="Picture"/>
+                          <pic:cNvPr id="1128289093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686186414" name="Picture">
+                  <wp:docPr id="1672521633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686186414" name="Picture"/>
+                          <pic:cNvPr id="1672521633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393618502" name="Picture">
+                  <wp:docPr id="832460258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393618502" name="Picture"/>
+                          <pic:cNvPr id="832460258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027975207" name="Picture">
+                  <wp:docPr id="975133253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027975207" name="Picture"/>
+                          <pic:cNvPr id="975133253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731658763" name="Picture">
+                        <wp:docPr id="1548729824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731658763" name="Picture"/>
+                                <pic:cNvPr id="1548729824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473768832" name="Picture">
+                  <wp:docPr id="482482526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473768832" name="Picture"/>
+                          <pic:cNvPr id="482482526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108802685" name="Picture">
+                  <wp:docPr id="217193302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108802685" name="Picture"/>
+                          <pic:cNvPr id="217193302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135548987" name="Picture">
+                  <wp:docPr id="1542050326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135548987" name="Picture"/>
+                          <pic:cNvPr id="1542050326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>