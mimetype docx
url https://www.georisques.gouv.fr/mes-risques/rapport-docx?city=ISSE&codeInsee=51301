--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320883991" name="Picture">
+                  <wp:docPr id="519592376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320883991" name="Picture"/>
+                          <pic:cNvPr id="519592376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117523951" name="Picture">
+                  <wp:docPr id="1679014144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117523951" name="Picture"/>
+                          <pic:cNvPr id="1679014144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211314561" name="Picture">
+                        <wp:docPr id="185486633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211314561" name="Picture"/>
+                                <pic:cNvPr id="185486633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187293739" name="Picture">
+                  <wp:docPr id="2029897908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187293739" name="Picture"/>
+                          <pic:cNvPr id="2029897908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801317007" name="Picture">
+                  <wp:docPr id="1842985995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801317007" name="Picture"/>
+                          <pic:cNvPr id="1842985995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277372577" name="Picture">
+                  <wp:docPr id="832341981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277372577" name="Picture"/>
+                          <pic:cNvPr id="832341981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775722507" name="Picture">
+                  <wp:docPr id="1241988614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775722507" name="Picture"/>
+                          <pic:cNvPr id="1241988614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346632029" name="Picture">
+                  <wp:docPr id="1433203603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346632029" name="Picture"/>
+                          <pic:cNvPr id="1433203603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921120324" name="Picture">
+                        <wp:docPr id="1728096550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921120324" name="Picture"/>
+                                <pic:cNvPr id="1728096550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191188429" name="Picture">
+                        <wp:docPr id="194188369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191188429" name="Picture"/>
+                                <pic:cNvPr id="194188369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479068104" name="Picture">
+                        <wp:docPr id="972830846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479068104" name="Picture"/>
+                                <pic:cNvPr id="972830846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886789443" name="Picture">
+                        <wp:docPr id="901375435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886789443" name="Picture"/>
+                                <pic:cNvPr id="901375435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136263580" name="Picture">
+                        <wp:docPr id="523286478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136263580" name="Picture"/>
+                                <pic:cNvPr id="523286478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840340790" name="Picture">
+                        <wp:docPr id="437791402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840340790" name="Picture"/>
+                                <pic:cNvPr id="437791402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707700019" name="Picture">
+                        <wp:docPr id="819502441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707700019" name="Picture"/>
+                                <pic:cNvPr id="819502441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955162940" name="Picture">
+                        <wp:docPr id="1415501495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955162940" name="Picture"/>
+                                <pic:cNvPr id="1415501495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968425778" name="Picture">
+                        <wp:docPr id="81975297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968425778" name="Picture"/>
+                                <pic:cNvPr id="81975297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794354047" name="Picture">
+                        <wp:docPr id="338990742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794354047" name="Picture"/>
+                                <pic:cNvPr id="338990742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569974423" name="Picture">
+                        <wp:docPr id="1224068514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569974423" name="Picture"/>
+                                <pic:cNvPr id="1224068514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423876054" name="Picture">
+                        <wp:docPr id="1762547747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423876054" name="Picture"/>
+                                <pic:cNvPr id="1762547747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970922365" name="Picture">
+                        <wp:docPr id="283470657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970922365" name="Picture"/>
+                                <pic:cNvPr id="283470657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177725743" name="Picture">
+                        <wp:docPr id="1784742007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177725743" name="Picture"/>
+                                <pic:cNvPr id="1784742007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551964192" name="Picture">
+                        <wp:docPr id="1050769528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551964192" name="Picture"/>
+                                <pic:cNvPr id="1050769528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834458314" name="Picture">
+                  <wp:docPr id="2050198460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834458314" name="Picture"/>
+                          <pic:cNvPr id="2050198460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650067096" name="Picture">
+                  <wp:docPr id="2078729307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650067096" name="Picture"/>
+                          <pic:cNvPr id="2078729307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307311267" name="Picture">
+                  <wp:docPr id="327953237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307311267" name="Picture"/>
+                          <pic:cNvPr id="327953237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027312574" name="Picture">
+                  <wp:docPr id="1276293490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027312574" name="Picture"/>
+                          <pic:cNvPr id="1276293490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751807122" name="Picture">
+                  <wp:docPr id="89586461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751807122" name="Picture"/>
+                          <pic:cNvPr id="89586461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518446377" name="Picture">
+                  <wp:docPr id="1569808621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518446377" name="Picture"/>
+                          <pic:cNvPr id="1569808621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374732141" name="Picture">
+                        <wp:docPr id="668778194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374732141" name="Picture"/>
+                                <pic:cNvPr id="668778194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083927335" name="Picture">
+                  <wp:docPr id="1964580367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083927335" name="Picture"/>
+                          <pic:cNvPr id="1964580367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117231808" name="Picture">
+                  <wp:docPr id="1955065343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117231808" name="Picture"/>
+                          <pic:cNvPr id="1955065343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720222140" name="Picture">
+                  <wp:docPr id="913303443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720222140" name="Picture"/>
+                          <pic:cNvPr id="913303443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373631936" name="Picture">
+                  <wp:docPr id="216167786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373631936" name="Picture"/>
+                          <pic:cNvPr id="216167786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002915689" name="Picture">
+                  <wp:docPr id="1644066847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002915689" name="Picture"/>
+                          <pic:cNvPr id="1644066847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682374602" name="Picture">
+                  <wp:docPr id="410291012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682374602" name="Picture"/>
+                          <pic:cNvPr id="410291012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563098594" name="Picture">
+                        <wp:docPr id="302654661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563098594" name="Picture"/>
+                                <pic:cNvPr id="302654661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455173924" name="Picture">
+                  <wp:docPr id="43142680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455173924" name="Picture"/>
+                          <pic:cNvPr id="43142680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9025257" name="Picture">
+                  <wp:docPr id="1233918866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9025257" name="Picture"/>
+                          <pic:cNvPr id="1233918866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463559894" name="Picture">
+                  <wp:docPr id="778284151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463559894" name="Picture"/>
+                          <pic:cNvPr id="778284151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509609534" name="Picture">
+                  <wp:docPr id="992156375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509609534" name="Picture"/>
+                          <pic:cNvPr id="992156375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92374010" name="Picture">
+                  <wp:docPr id="326758292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92374010" name="Picture"/>
+                          <pic:cNvPr id="326758292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38111271" name="Picture">
+                  <wp:docPr id="539587199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38111271" name="Picture"/>
+                          <pic:cNvPr id="539587199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816032767" name="Picture">
+                        <wp:docPr id="875206415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816032767" name="Picture"/>
+                                <pic:cNvPr id="875206415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274433461" name="Picture">
+                  <wp:docPr id="1455275431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274433461" name="Picture"/>
+                          <pic:cNvPr id="1455275431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290300107" name="Picture">
+                  <wp:docPr id="393363319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290300107" name="Picture"/>
+                          <pic:cNvPr id="393363319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016864078" name="Picture">
+                  <wp:docPr id="2004897913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016864078" name="Picture"/>
+                          <pic:cNvPr id="2004897913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318676839" name="Picture">
+                  <wp:docPr id="1408516775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318676839" name="Picture"/>
+                          <pic:cNvPr id="1408516775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850289675" name="Picture">
+                  <wp:docPr id="1434146345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850289675" name="Picture"/>
+                          <pic:cNvPr id="1434146345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845359329" name="Picture">
+                  <wp:docPr id="546166631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845359329" name="Picture"/>
+                          <pic:cNvPr id="546166631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714797687" name="Picture">
+                  <wp:docPr id="564004205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714797687" name="Picture"/>
+                          <pic:cNvPr id="564004205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086052545" name="Picture">
+                  <wp:docPr id="2038863985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086052545" name="Picture"/>
+                          <pic:cNvPr id="2038863985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567388795" name="Picture">
+                  <wp:docPr id="714913740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567388795" name="Picture"/>
+                          <pic:cNvPr id="714913740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603518761" name="Picture">
+                        <wp:docPr id="654157063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603518761" name="Picture"/>
+                                <pic:cNvPr id="654157063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487161985" name="Picture">
+                  <wp:docPr id="1762677955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487161985" name="Picture"/>
+                          <pic:cNvPr id="1762677955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637118176" name="Picture">
+                  <wp:docPr id="695989512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637118176" name="Picture"/>
+                          <pic:cNvPr id="695989512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28571203" name="Picture">
+                  <wp:docPr id="1099236041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28571203" name="Picture"/>
+                          <pic:cNvPr id="1099236041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393695770" name="Picture">
+                  <wp:docPr id="784418223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393695770" name="Picture"/>
+                          <pic:cNvPr id="784418223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369630284" name="Picture">
+                  <wp:docPr id="1166051707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369630284" name="Picture"/>
+                          <pic:cNvPr id="1166051707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514215828" name="Picture">
+                  <wp:docPr id="2006623053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514215828" name="Picture"/>
+                          <pic:cNvPr id="2006623053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790683072" name="Picture">
+                        <wp:docPr id="1014613151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790683072" name="Picture"/>
+                                <pic:cNvPr id="1014613151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954506938" name="Picture">
+                  <wp:docPr id="509319318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954506938" name="Picture"/>
+                          <pic:cNvPr id="509319318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490954174" name="Picture">
+                  <wp:docPr id="692068446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490954174" name="Picture"/>
+                          <pic:cNvPr id="692068446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111833844" name="Picture">
+                  <wp:docPr id="2004589370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111833844" name="Picture"/>
+                          <pic:cNvPr id="2004589370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>