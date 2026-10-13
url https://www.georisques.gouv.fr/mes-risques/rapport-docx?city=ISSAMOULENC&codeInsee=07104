--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568369595" name="Picture">
+                  <wp:docPr id="1841182637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568369595" name="Picture"/>
+                          <pic:cNvPr id="1841182637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116482628" name="Picture">
+                  <wp:docPr id="499867539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116482628" name="Picture"/>
+                          <pic:cNvPr id="499867539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690262035" name="Picture">
+                        <wp:docPr id="343364018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690262035" name="Picture"/>
+                                <pic:cNvPr id="343364018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097742641" name="Picture">
+                  <wp:docPr id="449339783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097742641" name="Picture"/>
+                          <pic:cNvPr id="449339783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645417109" name="Picture">
+                  <wp:docPr id="1668825462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645417109" name="Picture"/>
+                          <pic:cNvPr id="1668825462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553862756" name="Picture">
+                  <wp:docPr id="517778255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553862756" name="Picture"/>
+                          <pic:cNvPr id="517778255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724385038" name="Picture">
+                  <wp:docPr id="1967356192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724385038" name="Picture"/>
+                          <pic:cNvPr id="1967356192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610261757" name="Picture">
+                  <wp:docPr id="1899582550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610261757" name="Picture"/>
+                          <pic:cNvPr id="1899582550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768543271" name="Picture">
+                        <wp:docPr id="580460705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768543271" name="Picture"/>
+                                <pic:cNvPr id="580460705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345597054" name="Picture">
+                        <wp:docPr id="775632820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345597054" name="Picture"/>
+                                <pic:cNvPr id="775632820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431564485" name="Picture">
+                        <wp:docPr id="391798653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431564485" name="Picture"/>
+                                <pic:cNvPr id="391798653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640324971" name="Picture">
+                        <wp:docPr id="1598637591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640324971" name="Picture"/>
+                                <pic:cNvPr id="1598637591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240761088" name="Picture">
+                        <wp:docPr id="1779098282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240761088" name="Picture"/>
+                                <pic:cNvPr id="1779098282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330378677" name="Picture">
+                        <wp:docPr id="1690420111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330378677" name="Picture"/>
+                                <pic:cNvPr id="1690420111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947434826" name="Picture">
+                        <wp:docPr id="229828153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947434826" name="Picture"/>
+                                <pic:cNvPr id="229828153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309000798" name="Picture">
+                        <wp:docPr id="2044443870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309000798" name="Picture"/>
+                                <pic:cNvPr id="2044443870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689450371" name="Picture">
+                        <wp:docPr id="706073778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689450371" name="Picture"/>
+                                <pic:cNvPr id="706073778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486413915" name="Picture">
+                  <wp:docPr id="474051093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486413915" name="Picture"/>
+                          <pic:cNvPr id="474051093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522976796" name="Picture">
+                  <wp:docPr id="1007289732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522976796" name="Picture"/>
+                          <pic:cNvPr id="1007289732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708401288" name="Picture">
+                  <wp:docPr id="1016244330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708401288" name="Picture"/>
+                          <pic:cNvPr id="1016244330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540518171" name="Picture">
+                  <wp:docPr id="295061375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540518171" name="Picture"/>
+                          <pic:cNvPr id="295061375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076064317" name="Picture">
+                  <wp:docPr id="1574195660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076064317" name="Picture"/>
+                          <pic:cNvPr id="1574195660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13682,57 +13682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071442309" name="Picture">
+                  <wp:docPr id="1459241176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071442309" name="Picture"/>
+                          <pic:cNvPr id="1459241176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14844,57 +14844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945367909" name="Picture">
+                        <wp:docPr id="529547910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945367909" name="Picture"/>
+                                <pic:cNvPr id="529547910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -15819,57 +15819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030610239" name="Picture">
+                        <wp:docPr id="640670295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030610239" name="Picture"/>
+                                <pic:cNvPr id="640670295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17208,57 +17208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940771597" name="Picture">
+                  <wp:docPr id="105962739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940771597" name="Picture"/>
+                          <pic:cNvPr id="105962739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17297,57 +17297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294696358" name="Picture">
+                  <wp:docPr id="912085718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294696358" name="Picture"/>
+                          <pic:cNvPr id="912085718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17941,57 +17941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765315572" name="Picture">
+                  <wp:docPr id="1853410088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765315572" name="Picture"/>
+                          <pic:cNvPr id="1853410088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18939,57 +18939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869648266" name="Picture">
+                  <wp:docPr id="1236039364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869648266" name="Picture"/>
+                          <pic:cNvPr id="1236039364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19042,57 +19042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945662882" name="Picture">
+                  <wp:docPr id="1256107948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945662882" name="Picture"/>
+                          <pic:cNvPr id="1256107948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20421,57 +20421,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226061937" name="Picture">
+                  <wp:docPr id="41912503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226061937" name="Picture"/>
+                          <pic:cNvPr id="41912503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21555,57 +21555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456184536" name="Picture">
+                        <wp:docPr id="554773052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456184536" name="Picture"/>
+                                <pic:cNvPr id="554773052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22580,57 +22580,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652682252" name="Picture">
+                        <wp:docPr id="536832638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652682252" name="Picture"/>
+                                <pic:cNvPr id="536832638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24052,57 +24052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995922970" name="Picture">
+                  <wp:docPr id="932705143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995922970" name="Picture"/>
+                          <pic:cNvPr id="932705143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24141,57 +24141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896463184" name="Picture">
+                  <wp:docPr id="1091594464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896463184" name="Picture"/>
+                          <pic:cNvPr id="1091594464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24785,57 +24785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837445346" name="Picture">
+                  <wp:docPr id="989696738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837445346" name="Picture"/>
+                          <pic:cNvPr id="989696738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25783,57 +25783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746900739" name="Picture">
+                  <wp:docPr id="826604648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746900739" name="Picture"/>
+                          <pic:cNvPr id="826604648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25886,57 +25886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206221780" name="Picture">
+                  <wp:docPr id="1502308082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206221780" name="Picture"/>
+                          <pic:cNvPr id="1502308082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27263,57 +27263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70335298" name="Picture">
+                  <wp:docPr id="1998663025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70335298" name="Picture"/>
+                          <pic:cNvPr id="1998663025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28406,57 +28406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329201757" name="Picture">
+                        <wp:docPr id="1251211312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329201757" name="Picture"/>
+                                <pic:cNvPr id="1251211312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29627,57 +29627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113381843" name="Picture">
+                  <wp:docPr id="874978998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113381843" name="Picture"/>
+                          <pic:cNvPr id="874978998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29698,57 +29698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025515391" name="Picture">
+                  <wp:docPr id="981084754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025515391" name="Picture"/>
+                          <pic:cNvPr id="981084754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30112,57 +30112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327075455" name="Picture">
+                  <wp:docPr id="508051613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327075455" name="Picture"/>
+                          <pic:cNvPr id="508051613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>