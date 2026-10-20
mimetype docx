--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152780189" name="Picture">
+                  <wp:docPr id="1467771266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152780189" name="Picture"/>
+                          <pic:cNvPr id="1467771266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370693225" name="Picture">
+                  <wp:docPr id="2034129927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370693225" name="Picture"/>
+                          <pic:cNvPr id="2034129927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115359288" name="Picture">
+                        <wp:docPr id="459824106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115359288" name="Picture"/>
+                                <pic:cNvPr id="459824106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225096532" name="Picture">
+                  <wp:docPr id="735113116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225096532" name="Picture"/>
+                          <pic:cNvPr id="735113116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858488580" name="Picture">
+                  <wp:docPr id="1095106779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858488580" name="Picture"/>
+                          <pic:cNvPr id="1095106779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452421067" name="Picture">
+                  <wp:docPr id="2142179535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452421067" name="Picture"/>
+                          <pic:cNvPr id="2142179535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958326275" name="Picture">
+                  <wp:docPr id="700587066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958326275" name="Picture"/>
+                          <pic:cNvPr id="700587066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660896575" name="Picture">
+                  <wp:docPr id="2055096575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660896575" name="Picture"/>
+                          <pic:cNvPr id="2055096575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30534607" name="Picture">
+                        <wp:docPr id="634611960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30534607" name="Picture"/>
+                                <pic:cNvPr id="634611960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406001476" name="Picture">
+                        <wp:docPr id="1794270812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406001476" name="Picture"/>
+                                <pic:cNvPr id="1794270812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361648722" name="Picture">
+                        <wp:docPr id="852403703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361648722" name="Picture"/>
+                                <pic:cNvPr id="852403703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815958980" name="Picture">
+                        <wp:docPr id="191658956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815958980" name="Picture"/>
+                                <pic:cNvPr id="191658956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262451786" name="Picture">
+                        <wp:docPr id="2070867777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262451786" name="Picture"/>
+                                <pic:cNvPr id="2070867777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548928495" name="Picture">
+                        <wp:docPr id="598325151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548928495" name="Picture"/>
+                                <pic:cNvPr id="598325151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636233155" name="Picture">
+                        <wp:docPr id="854310186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636233155" name="Picture"/>
+                                <pic:cNvPr id="854310186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385334419" name="Picture">
+                        <wp:docPr id="985681030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385334419" name="Picture"/>
+                                <pic:cNvPr id="985681030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597992620" name="Picture">
+                        <wp:docPr id="1148032759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597992620" name="Picture"/>
+                                <pic:cNvPr id="1148032759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705945801" name="Picture">
+                        <wp:docPr id="354969419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705945801" name="Picture"/>
+                                <pic:cNvPr id="354969419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366214399" name="Picture">
+                        <wp:docPr id="772537148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366214399" name="Picture"/>
+                                <pic:cNvPr id="772537148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381699167" name="Picture">
+                        <wp:docPr id="380711471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381699167" name="Picture"/>
+                                <pic:cNvPr id="380711471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693985866" name="Picture">
+                        <wp:docPr id="1505633870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693985866" name="Picture"/>
+                                <pic:cNvPr id="1505633870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289379518" name="Picture">
+                        <wp:docPr id="1859911597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289379518" name="Picture"/>
+                                <pic:cNvPr id="1859911597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637655841" name="Picture">
+                        <wp:docPr id="1420398610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637655841" name="Picture"/>
+                                <pic:cNvPr id="1420398610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86541296" name="Picture">
+                  <wp:docPr id="1462863801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86541296" name="Picture"/>
+                          <pic:cNvPr id="1462863801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249459760" name="Picture">
+                  <wp:docPr id="1016465734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249459760" name="Picture"/>
+                          <pic:cNvPr id="1016465734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313422491" name="Picture">
+                  <wp:docPr id="1791989376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313422491" name="Picture"/>
+                          <pic:cNvPr id="1791989376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880716987" name="Picture">
+                  <wp:docPr id="1285542232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880716987" name="Picture"/>
+                          <pic:cNvPr id="1285542232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150372073" name="Picture">
+                  <wp:docPr id="590960353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150372073" name="Picture"/>
+                          <pic:cNvPr id="590960353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768166318" name="Picture">
+                  <wp:docPr id="1002414904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768166318" name="Picture"/>
+                          <pic:cNvPr id="1002414904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772956439" name="Picture">
+                        <wp:docPr id="1669239079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772956439" name="Picture"/>
+                                <pic:cNvPr id="1669239079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885092383" name="Picture">
+                        <wp:docPr id="1073207993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885092383" name="Picture"/>
+                                <pic:cNvPr id="1073207993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20148,57 +20148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721334778" name="Picture">
+                  <wp:docPr id="455212315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721334778" name="Picture"/>
+                          <pic:cNvPr id="455212315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20237,57 +20237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812902592" name="Picture">
+                  <wp:docPr id="2146845515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812902592" name="Picture"/>
+                          <pic:cNvPr id="2146845515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20881,57 +20881,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408263894" name="Picture">
+                  <wp:docPr id="2119531550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408263894" name="Picture"/>
+                          <pic:cNvPr id="2119531550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21879,57 +21879,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832476363" name="Picture">
+                  <wp:docPr id="2084697206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832476363" name="Picture"/>
+                          <pic:cNvPr id="2084697206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21982,57 +21982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171052826" name="Picture">
+                  <wp:docPr id="640951826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171052826" name="Picture"/>
+                          <pic:cNvPr id="640951826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23363,57 +23363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514781597" name="Picture">
+                  <wp:docPr id="1409593784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514781597" name="Picture"/>
+                          <pic:cNvPr id="1409593784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24506,57 +24506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373289220" name="Picture">
+                        <wp:docPr id="721486455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373289220" name="Picture"/>
+                                <pic:cNvPr id="721486455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25915,57 +25915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321719546" name="Picture">
+                  <wp:docPr id="1219747538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321719546" name="Picture"/>
+                          <pic:cNvPr id="1219747538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26004,57 +26004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264780319" name="Picture">
+                  <wp:docPr id="646749039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264780319" name="Picture"/>
+                          <pic:cNvPr id="646749039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26684,57 +26684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506076695" name="Picture">
+                  <wp:docPr id="1530159148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506076695" name="Picture"/>
+                          <pic:cNvPr id="1530159148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27745,57 +27745,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532089495" name="Picture">
+                  <wp:docPr id="839742693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532089495" name="Picture"/>
+                          <pic:cNvPr id="839742693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27848,57 +27848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145355995" name="Picture">
+                  <wp:docPr id="989873758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145355995" name="Picture"/>
+                          <pic:cNvPr id="989873758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29312,57 +29312,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156392499" name="Picture">
+                  <wp:docPr id="877160329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156392499" name="Picture"/>
+                          <pic:cNvPr id="877160329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30519,57 +30519,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631948407" name="Picture">
+                        <wp:docPr id="1049370315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631948407" name="Picture"/>
+                                <pic:cNvPr id="1049370315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32708,57 +32708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733321688" name="Picture">
+                  <wp:docPr id="1542554304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733321688" name="Picture"/>
+                          <pic:cNvPr id="1542554304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32779,57 +32779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793602991" name="Picture">
+                  <wp:docPr id="810237074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793602991" name="Picture"/>
+                          <pic:cNvPr id="810237074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33247,57 +33247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647738375" name="Picture">
+                  <wp:docPr id="1852769814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647738375" name="Picture"/>
+                          <pic:cNvPr id="1852769814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34406,57 +34406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833258165" name="Picture">
+                  <wp:docPr id="183917887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833258165" name="Picture"/>
+                          <pic:cNvPr id="183917887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34495,57 +34495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697385633" name="Picture">
+                  <wp:docPr id="1664110431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697385633" name="Picture"/>
+                          <pic:cNvPr id="1664110431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35139,57 +35139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013714386" name="Picture">
+                  <wp:docPr id="1970911897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013714386" name="Picture"/>
+                          <pic:cNvPr id="1970911897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049864285" name="Picture">
+                  <wp:docPr id="240167464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049864285" name="Picture"/>
+                          <pic:cNvPr id="240167464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36240,57 +36240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638027852" name="Picture">
+                  <wp:docPr id="1804028325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638027852" name="Picture"/>
+                          <pic:cNvPr id="1804028325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37617,57 +37617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808956427" name="Picture">
+                  <wp:docPr id="744125754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808956427" name="Picture"/>
+                          <pic:cNvPr id="744125754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38760,57 +38760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195144153" name="Picture">
+                        <wp:docPr id="1870576882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195144153" name="Picture"/>
+                                <pic:cNvPr id="1870576882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40121,57 +40121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251354335" name="Picture">
+                  <wp:docPr id="284354434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251354335" name="Picture"/>
+                          <pic:cNvPr id="284354434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542727013" name="Picture">
+                  <wp:docPr id="1671109770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542727013" name="Picture"/>
+                          <pic:cNvPr id="1671109770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40854,57 +40854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546961877" name="Picture">
+                  <wp:docPr id="1588154858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546961877" name="Picture"/>
+                          <pic:cNvPr id="1588154858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41852,57 +41852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22352347" name="Picture">
+                  <wp:docPr id="2144592592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22352347" name="Picture"/>
+                          <pic:cNvPr id="2144592592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41955,57 +41955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965896975" name="Picture">
+                  <wp:docPr id="669844779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965896975" name="Picture"/>
+                          <pic:cNvPr id="669844779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43332,57 +43332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268327863" name="Picture">
+                  <wp:docPr id="1773529032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268327863" name="Picture"/>
+                          <pic:cNvPr id="1773529032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44475,57 +44475,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758683557" name="Picture">
+                        <wp:docPr id="1163805361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758683557" name="Picture"/>
+                                <pic:cNvPr id="1163805361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789494568" name="Picture">
+                  <wp:docPr id="51607157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789494568" name="Picture"/>
+                          <pic:cNvPr id="51607157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45767,57 +45767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138726043" name="Picture">
+                  <wp:docPr id="1449453484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138726043" name="Picture"/>
+                          <pic:cNvPr id="1449453484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46181,57 +46181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892236526" name="Picture">
+                  <wp:docPr id="1315835183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892236526" name="Picture"/>
+                          <pic:cNvPr id="1315835183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>