--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596229890" name="Picture">
+                  <wp:docPr id="1767984189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596229890" name="Picture"/>
+                          <pic:cNvPr id="1767984189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255278475" name="Picture">
+                  <wp:docPr id="1867438435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255278475" name="Picture"/>
+                          <pic:cNvPr id="1867438435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85939483" name="Picture">
+                        <wp:docPr id="1918444784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85939483" name="Picture"/>
+                                <pic:cNvPr id="1918444784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221233688" name="Picture">
+                  <wp:docPr id="1225975171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221233688" name="Picture"/>
+                          <pic:cNvPr id="1225975171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810779219" name="Picture">
+                  <wp:docPr id="562915971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810779219" name="Picture"/>
+                          <pic:cNvPr id="562915971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634054567" name="Picture">
+                  <wp:docPr id="742606055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634054567" name="Picture"/>
+                          <pic:cNvPr id="742606055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898156322" name="Picture">
+                  <wp:docPr id="1017505336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898156322" name="Picture"/>
+                          <pic:cNvPr id="1017505336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839285381" name="Picture">
+                  <wp:docPr id="753935024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839285381" name="Picture"/>
+                          <pic:cNvPr id="753935024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383460581" name="Picture">
+                        <wp:docPr id="2127962810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383460581" name="Picture"/>
+                                <pic:cNvPr id="2127962810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580397214" name="Picture">
+                        <wp:docPr id="1318454581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580397214" name="Picture"/>
+                                <pic:cNvPr id="1318454581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592057792" name="Picture">
+                        <wp:docPr id="824248596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592057792" name="Picture"/>
+                                <pic:cNvPr id="824248596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402076131" name="Picture">
+                        <wp:docPr id="400734098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402076131" name="Picture"/>
+                                <pic:cNvPr id="400734098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244418419" name="Picture">
+                        <wp:docPr id="1201969206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244418419" name="Picture"/>
+                                <pic:cNvPr id="1201969206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668222514" name="Picture">
+                        <wp:docPr id="407816381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668222514" name="Picture"/>
+                                <pic:cNvPr id="407816381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296236600" name="Picture">
+                        <wp:docPr id="1234635420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296236600" name="Picture"/>
+                                <pic:cNvPr id="1234635420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130718895" name="Picture">
+                        <wp:docPr id="773906833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130718895" name="Picture"/>
+                                <pic:cNvPr id="773906833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835877858" name="Picture">
+                        <wp:docPr id="1904396894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835877858" name="Picture"/>
+                                <pic:cNvPr id="1904396894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281442528" name="Picture">
+                        <wp:docPr id="1113316929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281442528" name="Picture"/>
+                                <pic:cNvPr id="1113316929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541760681" name="Picture">
+                        <wp:docPr id="2033039488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541760681" name="Picture"/>
+                                <pic:cNvPr id="2033039488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949806248" name="Picture">
+                        <wp:docPr id="2082382287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949806248" name="Picture"/>
+                                <pic:cNvPr id="2082382287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909972396" name="Picture">
+                        <wp:docPr id="1984601053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909972396" name="Picture"/>
+                                <pic:cNvPr id="1984601053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26712558" name="Picture">
+                        <wp:docPr id="146634661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26712558" name="Picture"/>
+                                <pic:cNvPr id="146634661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511343545" name="Picture">
+                        <wp:docPr id="590079015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511343545" name="Picture"/>
+                                <pic:cNvPr id="590079015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843967468" name="Picture">
+                  <wp:docPr id="1138417033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843967468" name="Picture"/>
+                          <pic:cNvPr id="1138417033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668387726" name="Picture">
+                  <wp:docPr id="2023390060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668387726" name="Picture"/>
+                          <pic:cNvPr id="2023390060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392762302" name="Picture">
+                  <wp:docPr id="302818685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392762302" name="Picture"/>
+                          <pic:cNvPr id="302818685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262341595" name="Picture">
+                  <wp:docPr id="886436062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262341595" name="Picture"/>
+                          <pic:cNvPr id="886436062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278996632" name="Picture">
+                  <wp:docPr id="478039077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278996632" name="Picture"/>
+                          <pic:cNvPr id="478039077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070546369" name="Picture">
+                  <wp:docPr id="212109590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070546369" name="Picture"/>
+                          <pic:cNvPr id="212109590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229976506" name="Picture">
+                        <wp:docPr id="1205407181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229976506" name="Picture"/>
+                                <pic:cNvPr id="1205407181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558134690" name="Picture">
+                  <wp:docPr id="1240818015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558134690" name="Picture"/>
+                          <pic:cNvPr id="1240818015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773835345" name="Picture">
+                  <wp:docPr id="1811440662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773835345" name="Picture"/>
+                          <pic:cNvPr id="1811440662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172220113" name="Picture">
+                  <wp:docPr id="1690348481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172220113" name="Picture"/>
+                          <pic:cNvPr id="1690348481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464101698" name="Picture">
+                  <wp:docPr id="1458174800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464101698" name="Picture"/>
+                          <pic:cNvPr id="1458174800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414020500" name="Picture">
+                  <wp:docPr id="1870236137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414020500" name="Picture"/>
+                          <pic:cNvPr id="1870236137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697320869" name="Picture">
+                  <wp:docPr id="215709587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697320869" name="Picture"/>
+                          <pic:cNvPr id="215709587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803307591" name="Picture">
+                        <wp:docPr id="1792339392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803307591" name="Picture"/>
+                                <pic:cNvPr id="1792339392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089116128" name="Picture">
+                  <wp:docPr id="1029990630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089116128" name="Picture"/>
+                          <pic:cNvPr id="1029990630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407588645" name="Picture">
+                  <wp:docPr id="1443529379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407588645" name="Picture"/>
+                          <pic:cNvPr id="1443529379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386348057" name="Picture">
+                  <wp:docPr id="1004369938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386348057" name="Picture"/>
+                          <pic:cNvPr id="1004369938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515161301" name="Picture">
+                  <wp:docPr id="495504059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515161301" name="Picture"/>
+                          <pic:cNvPr id="495504059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967384359" name="Picture">
+                  <wp:docPr id="1888726280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967384359" name="Picture"/>
+                          <pic:cNvPr id="1888726280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600530188" name="Picture">
+                  <wp:docPr id="1697738155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600530188" name="Picture"/>
+                          <pic:cNvPr id="1697738155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155980954" name="Picture">
+                        <wp:docPr id="443646005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155980954" name="Picture"/>
+                                <pic:cNvPr id="443646005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736187128" name="Picture">
+                  <wp:docPr id="1950608101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736187128" name="Picture"/>
+                          <pic:cNvPr id="1950608101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945158060" name="Picture">
+                  <wp:docPr id="1198054306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945158060" name="Picture"/>
+                          <pic:cNvPr id="1198054306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779223142" name="Picture">
+                  <wp:docPr id="1889381214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779223142" name="Picture"/>
+                          <pic:cNvPr id="1889381214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300949999" name="Picture">
+                  <wp:docPr id="675429362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300949999" name="Picture"/>
+                          <pic:cNvPr id="675429362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160875929" name="Picture">
+                  <wp:docPr id="1294488316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160875929" name="Picture"/>
+                          <pic:cNvPr id="1294488316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885835764" name="Picture">
+                  <wp:docPr id="395015485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885835764" name="Picture"/>
+                          <pic:cNvPr id="395015485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015260831" name="Picture">
+                        <wp:docPr id="1336333940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015260831" name="Picture"/>
+                                <pic:cNvPr id="1336333940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664685940" name="Picture">
+                  <wp:docPr id="208110197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664685940" name="Picture"/>
+                          <pic:cNvPr id="208110197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747592592" name="Picture">
+                  <wp:docPr id="1972105467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747592592" name="Picture"/>
+                          <pic:cNvPr id="1972105467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042444445" name="Picture">
+                  <wp:docPr id="889374490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042444445" name="Picture"/>
+                          <pic:cNvPr id="889374490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267533612" name="Picture">
+                  <wp:docPr id="2126897711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267533612" name="Picture"/>
+                          <pic:cNvPr id="2126897711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96162449" name="Picture">
+                  <wp:docPr id="402059737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96162449" name="Picture"/>
+                          <pic:cNvPr id="402059737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298210114" name="Picture">
+                  <wp:docPr id="1830329495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298210114" name="Picture"/>
+                          <pic:cNvPr id="1830329495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405336168" name="Picture">
+                  <wp:docPr id="650969396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405336168" name="Picture"/>
+                          <pic:cNvPr id="650969396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283158347" name="Picture">
+                  <wp:docPr id="1056396948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283158347" name="Picture"/>
+                          <pic:cNvPr id="1056396948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463222251" name="Picture">
+                  <wp:docPr id="1796060331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463222251" name="Picture"/>
+                          <pic:cNvPr id="1796060331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>